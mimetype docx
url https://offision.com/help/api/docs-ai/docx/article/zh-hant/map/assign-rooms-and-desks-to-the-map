--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -52,78 +52,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdexa9hsnq3hqesphlj7no2">
+      <w:hyperlink w:history="1" r:id="rIdscinwza5yzklgcc9r8qbi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/map/assign-rooms-and-desks-to-the-map/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 樓層要有一張畫了圖形的地圖——請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbtur_twke6e3vtu5nxxtb">
+      <w:hyperlink w:history="1" r:id="rId0utrx2i6lixaalrtvfjan">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">繪製房間與家具</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 ——而且房間與座位必須已經存在。少了某一個可以在編輯器裡直接建立，但先準備好會更快。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 切到指派</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -478,51 +478,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. 缺什麼就地建立</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">如果清單裡沒有某個房間，代表它還不存在。從面板新增，一般的資源表單就會開啟；儲存後
 它就會出現，可以直接指派。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">設施的作法相同，請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrwwl1xgjf-ygwy_7bdxsf">
+      <w:hyperlink w:history="1" r:id="rId4vord-jvnuxyhz0yoqmmx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">把設施放到地圖上</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. 儲存</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">標題列的 </w:t>
@@ -611,51 +611,51 @@
       <w:r>
         <w:t xml:space="preserve"> 人們看到的是他們本來就有權限的資源。地圖不會放寬或收窄
 這件事。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">置物櫃、感測器與面板。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 每一個都從它自己的表單放置——請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvtybthtmujsyq8wueotst">
+      <w:hyperlink w:history="1" r:id="rIdfpfe3oc-qb1blmirjrdxf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">房間與座位如何連結到地圖</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1080,51 +1080,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdexa9hsnq3hqesphlj7no2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/map/assign-rooms-and-desks-to-the-map/" TargetMode="External"/><Relationship Id="rIdbtur_twke6e3vtu5nxxtb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/draw-the-rooms-and-furniture/" TargetMode="External"/><Relationship Id="rIdrwwl1xgjf-ygwy_7bdxsf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/put-facilities-on-the-map/" TargetMode="External"/><Relationship Id="rIdvtybthtmujsyq8wueotst" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/how-resources-link-to-the-map/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/397cf87284f01f876c263ca5fcea556fa3fc2b79.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ce36423d98ba93d00d766848288704f7d3ee21bb.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdscinwza5yzklgcc9r8qbi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/map/assign-rooms-and-desks-to-the-map/" TargetMode="External"/><Relationship Id="rId0utrx2i6lixaalrtvfjan" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/draw-the-rooms-and-furniture/" TargetMode="External"/><Relationship Id="rId4vord-jvnuxyhz0yoqmmx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/put-facilities-on-the-map/" TargetMode="External"/><Relationship Id="rIdfpfe3oc-qb1blmirjrdxf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/how-resources-link-to-the-map/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/397cf87284f01f876c263ca5fcea556fa3fc2b79.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ce36423d98ba93d00d766848288704f7d3ee21bb.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>把房間與座位指派到地圖上</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>