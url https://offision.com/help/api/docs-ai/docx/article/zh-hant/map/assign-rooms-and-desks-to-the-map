--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -26,154 +26,162 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">把房間與座位指派到地圖上</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">把每個房間、座位、設備與停車位放到你畫好的樓層上——從清單拖曳，或先點資源再點它的區域。一層樓大約十分鐘。</w:t>
+        <w:t xml:space="preserve">[Map family: classic] 把每個房間、座位、設備與停車位放到你畫好的樓層上——從清單拖曳，或先點資源再點它的區域。一層樓大約十分鐘。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdscinwza5yzklgcc9r8qbi">
+      <w:hyperlink w:history="1" r:id="rIdgawz0l5me8iscf-z-es6x">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/map/assign-rooms-and-desks-to-the-map/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Map family: classic</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 樓層要有一張畫了圖形的地圖——請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0utrx2i6lixaalrtvfjan">
+      <w:hyperlink w:history="1" r:id="rIdclu9ldkiyfqi0lyb_ci-q">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">繪製房間與家具</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 ——而且房間與座位必須已經存在。少了某一個可以在編輯器裡直接建立，但先準備好會更快。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 切到指派</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在編輯器中開啟樓層並選擇 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">指派</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。左側工具列會變成資源類型的清單，右側面板則變成你的
 資源。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Where in Offision: admin app → map/floor-plan (地圖)</w:t>
+        <w:t xml:space="preserve">Where in Offision: admin app → map/floor-plan?view=classic (地圖)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3486150"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="map-assign-mode-zh-hant" descr="右邊是你的資源，左邊是你畫的樓層。" title="右邊是你的資源，左邊是你畫的樓層。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -478,51 +486,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. 缺什麼就地建立</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">如果清單裡沒有某個房間，代表它還不存在。從面板新增，一般的資源表單就會開啟；儲存後
 它就會出現，可以直接指派。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">設施的作法相同，請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4vord-jvnuxyhz0yoqmmx">
+      <w:hyperlink w:history="1" r:id="rIdyaedcnxl3q-o0llhl5-9_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">把設施放到地圖上</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. 儲存</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">標題列的 </w:t>
@@ -611,51 +619,51 @@
       <w:r>
         <w:t xml:space="preserve"> 人們看到的是他們本來就有權限的資源。地圖不會放寬或收窄
 這件事。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">置物櫃、感測器與面板。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 每一個都從它自己的表單放置——請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfpfe3oc-qb1blmirjrdxf">
+      <w:hyperlink w:history="1" r:id="rId5ydqi-i2pvfinaglnojh_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">房間與座位如何連結到地圖</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1080,51 +1088,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdscinwza5yzklgcc9r8qbi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/map/assign-rooms-and-desks-to-the-map/" TargetMode="External"/><Relationship Id="rId0utrx2i6lixaalrtvfjan" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/draw-the-rooms-and-furniture/" TargetMode="External"/><Relationship Id="rId4vord-jvnuxyhz0yoqmmx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/put-facilities-on-the-map/" TargetMode="External"/><Relationship Id="rIdfpfe3oc-qb1blmirjrdxf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/how-resources-link-to-the-map/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/397cf87284f01f876c263ca5fcea556fa3fc2b79.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ce36423d98ba93d00d766848288704f7d3ee21bb.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdgawz0l5me8iscf-z-es6x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/map/assign-rooms-and-desks-to-the-map/" TargetMode="External"/><Relationship Id="rIdclu9ldkiyfqi0lyb_ci-q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/draw-the-rooms-and-furniture/" TargetMode="External"/><Relationship Id="rIdyaedcnxl3q-o0llhl5-9_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/put-facilities-on-the-map/" TargetMode="External"/><Relationship Id="rId5ydqi-i2pvfinaglnojh_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/map/how-resources-link-to-the-map/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7de9abab46399ad67aa9a03781ecc9efca2fbd58.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/30f578e77d8e9a074c1af4fd2a19db2cf067840d.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>把房間與座位指派到地圖上</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>