--- v0 (2026-10-10)
+++ v1 (2026-11-05)
@@ -52,130 +52,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-10-09</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_darfom9onbsepg15z0rh">
+      <w:hyperlink w:history="1" r:id="rIdxbqmvpav9oxhld5tdsbya">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/map/assign-resources-on-map-2/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Map family: new</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → map/floor-plan (地圖)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 先在</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfyie6ubtg56kv4ociicsw">
+      <w:hyperlink w:history="1" r:id="rIdysh3kj-3svtl2c8nzu8by">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">建立房間、座位、設備或停車位資源。本指南適用於標頭有</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">已儲存</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">和</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">更新</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">的 Map 2.0。Classic map 請使用</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4yknl16dzygf-mrtv6l0l">
+      <w:hyperlink w:history="1" r:id="rIdohnc7hoep9l58we4seksf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Classic 指派指南</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 選擇適用物件</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在地圖選擇建築物和樓層，開啟 Map 2.0 編輯器。選取畫布上的房間或物件，再選擇其動作列上的</w:t>
@@ -352,51 +352,51 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 驗證結果</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">等待</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">已儲存</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，準備好後</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhaknzcnzbekwu_9w2djir">
+      <w:hyperlink w:history="1" r:id="rIdi4zmj_xyqc_ociijtymoz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">檢查並更新</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。在使用者地圖選取物件，確認資源名稱、樓層和預約資料。已發布地圖的草稿指派會在更新成功後顯示。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">設定設施的地圖標籤</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">選取已指派的設施物件，開啟</w:t>
@@ -439,51 +439,51 @@
         <w:t xml:space="preserve">文字 + 圖示</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">或</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">不顯示</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">；顯示圖示時可用</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">選擇圖示</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">更換。自訂地圖標籤或圖示只改變這個地點在地圖上的辨識方式，不會建立可預約資源。於已發佈地圖選取設施，確認連結詳情。檢查草稿後再</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwnu7pzngs52fjk9ivn9dk">
+      <w:hyperlink w:history="1" r:id="rIdg6_qe4nyh2fmz1znxoysc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">更新地圖</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -908,51 +908,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId_darfom9onbsepg15z0rh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/map/assign-resources-on-map-2/" TargetMode="External"/><Relationship Id="rIdfyie6ubtg56kv4ociicsw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/" TargetMode="External"/><Relationship Id="rId4yknl16dzygf-mrtv6l0l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../assign-rooms-and-desks-to-the-map/" TargetMode="External"/><Relationship Id="rIdhaknzcnzbekwu_9w2djir" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../update-a-map-2/" TargetMode="External"/><Relationship Id="rIdwnu7pzngs52fjk9ivn9dk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../update-a-map-2/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4236f36820da9b19fd00f51adf14182660eb26ee.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdxbqmvpav9oxhld5tdsbya" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/map/assign-resources-on-map-2/" TargetMode="External"/><Relationship Id="rIdysh3kj-3svtl2c8nzu8by" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/" TargetMode="External"/><Relationship Id="rIdohnc7hoep9l58we4seksf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../assign-rooms-and-desks-to-the-map/" TargetMode="External"/><Relationship Id="rIdi4zmj_xyqc_ociijtymoz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../update-a-map-2/" TargetMode="External"/><Relationship Id="rIdg6_qe4nyh2fmz1znxoysc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../update-a-map-2/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4236f36820da9b19fd00f51adf14182660eb26ee.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>在 Map 2.0 指派房間、座位及其他資源</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>