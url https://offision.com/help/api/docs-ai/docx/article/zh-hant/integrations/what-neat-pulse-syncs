--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Neat Pulse 同步到 Offision 的內容</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Neat Pulse 連接會拉取哪些東西——會議室、裝置，以及每款 Neat 型號實際擁有的感測讀數 ——還有它刻意不碰的部分。</w:t>
+        <w:t xml:space="preserve">Neat Pulse 連接會拉取哪些東西——會議室、裝置，以及每款 Neat 型號實際擁有的感測讀數；房間裡已經有 Neat 裝置的話，不必另外加感應器就能回報佔用狀態——還有它刻意不碰的部分。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-19</w:t>
+        <w:t xml:space="preserve">2026-09-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddz9aygjjwjakbcryyxn3x">
+      <w:hyperlink w:history="1" r:id="rIdj4kzly3irgsusfkp1yii0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/integrations/what-neat-pulse-syncs/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Neat Pulse 是 Neat 自家的管理雲端——大樓裡的每一台 Neat bar、board 與 pad 本來就會
 向它回報。Offision 的連接以一把 API 金鑰、按你設定的排程去讀這個雲端，把讀到的東西
 變成 Offision 能使用的會議室與感測器。裝置上不安裝任何東西，Offision 也從不直接和
 裝置對話。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
@@ -219,284 +219,324 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">使用現有 Space</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 把它併入你已有的 Space，
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">可預約資源</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">則把它直接接上你的某間會議室——正是這個選項，讓讀數出現在預約日曆、
 會議室的面板與它的看板上。之後取消勾選某間會議室，只會移除這個連接建立的東西；另一個
 平台也在餵資料的 Space 會留下。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">每台裝置抵達時也帶著它的網路身分：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">同步</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">與</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">重新同步</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">會寫入它的 IP 與 MAC 位址，
+採用的是 Neat 回報這台裝置時所用的位址——所以裝置清單的 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">IP 位址</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 欄不必有人跑一趟
+會議室就會填好。讀數自己那每 60 秒一次的輪詢則不會動到它們。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">每款型號帶著不同的感測器組合</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">每個已同步的端點都以 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Neat 裝置</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">的身分出現，圖磚只顯示那個型號量得到的東西——一塊
 永遠只會是零的圖磚，乾脆不顯示。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
           <w:bottom w:type="dxa" w:w="80"/>
           <w:right w:type="dxa" w:w="120"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6084"/>
-        <w:gridCol w:w="3276"/>
+        <w:gridCol w:w="6382"/>
+        <w:gridCol w:w="2978"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6084"/>
+            <w:tcW w:type="dxa" w:w="6382"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Neat 型號</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3276"/>
+            <w:tcW w:type="dxa" w:w="2978"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">讀數</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6084"/>
+            <w:tcW w:type="dxa" w:w="6382"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Neat Pad</w:t>
+              <w:t xml:space="preserve">Neat Pad、Neat Pad Pro</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3276"/>
+            <w:tcW w:type="dxa" w:w="2978"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">溫度、濕度、二氧化碳、TVOC</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6084"/>
+            <w:tcW w:type="dxa" w:w="6382"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Neat Bar、Neat Board</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3276"/>
+            <w:tcW w:type="dxa" w:w="2978"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">溫度、濕度、二氧化碳、TVOC、光線強度、人數、佔用狀態</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6084"/>
+            <w:tcW w:type="dxa" w:w="6382"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Neat Bar Pro、Neat Frame、Neat Board 50、Neat Board Pro</w:t>
+              <w:t xml:space="preserve">Neat Bar Pro、Neat Frame、Neat Board 50、Neat Board Pro、Neat Board 32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3276"/>
+            <w:tcW w:type="dxa" w:w="2978"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">溫度、濕度、VOC 指數、光線強度、人數、佔用狀態</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6084"/>
+            <w:tcW w:type="dxa" w:w="6382"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Neat Bar Gen 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3276"/>
+            <w:tcW w:type="dxa" w:w="2978"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">光線強度、人數、佔用狀態</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6084"/>
+            <w:tcW w:type="dxa" w:w="6382"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Neat Center</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3276"/>
+            <w:tcW w:type="dxa" w:w="2978"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">人數、佔用狀態</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">其中兩列很容易讀錯。較新的型號回報的是 </w:t>
       </w:r>
       <w:r>
@@ -554,51 +594,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這個連接不同步的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Neat 的會議室不是行事曆。這個連接</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">不搬動任何預約、會議或人員</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">——會議室與行事曆
 來自 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgezmk4d1axg-cdnps-1nd">
+      <w:hyperlink w:history="1" r:id="rIdet7vsldjix8cuvtp_j1_u">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Microsoft 365</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 或 Google Workspace，
 Neat Pulse 只為你已有的會議室加上感測能力。控制也刻意收得很窄：Offision 能重新啟動
 Neat 裝置、請它重新同步數據，僅此而已——裝置本身的設定仍然留在 Neat Pulse。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
@@ -1025,51 +1065,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddz9aygjjwjakbcryyxn3x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/what-neat-pulse-syncs/" TargetMode="External"/><Relationship Id="rIdgezmk4d1axg-cdnps-1nd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6dee99bbf560286719c69edcc048fa180425cb9e.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdj4kzly3irgsusfkp1yii0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/what-neat-pulse-syncs/" TargetMode="External"/><Relationship Id="rIdet7vsldjix8cuvtp_j1_u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6dee99bbf560286719c69edcc048fa180425cb9e.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Neat Pulse 同步到 Offision 的內容</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>