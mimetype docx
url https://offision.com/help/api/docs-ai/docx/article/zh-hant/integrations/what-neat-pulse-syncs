--- v1 (2026-10-03)
+++ v2 (2026-10-24)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdj4kzly3irgsusfkp1yii0">
+      <w:hyperlink w:history="1" r:id="rId_vnnawtlcb_gax1qoakdx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/integrations/what-neat-pulse-syncs/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Neat Pulse 是 Neat 自家的管理雲端——大樓裡的每一台 Neat bar、board 與 pad 本來就會
 向它回報。Offision 的連接以一把 API 金鑰、按你設定的排程去讀這個雲端，把讀到的東西
 變成 Offision 能使用的會議室與感測器。裝置上不安裝任何東西，Offision 也從不直接和
 裝置對話。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
@@ -594,51 +594,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這個連接不同步的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Neat 的會議室不是行事曆。這個連接</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">不搬動任何預約、會議或人員</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">——會議室與行事曆
 來自 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdet7vsldjix8cuvtp_j1_u">
+      <w:hyperlink w:history="1" r:id="rIdp-7ria2wg1o6txjljq6gc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Microsoft 365</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 或 Google Workspace，
 Neat Pulse 只為你已有的會議室加上感測能力。控制也刻意收得很窄：Offision 能重新啟動
 Neat 裝置、請它重新同步數據，僅此而已——裝置本身的設定仍然留在 Neat Pulse。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
@@ -1065,51 +1065,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdj4kzly3irgsusfkp1yii0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/what-neat-pulse-syncs/" TargetMode="External"/><Relationship Id="rIdet7vsldjix8cuvtp_j1_u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6dee99bbf560286719c69edcc048fa180425cb9e.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId_vnnawtlcb_gax1qoakdx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/what-neat-pulse-syncs/" TargetMode="External"/><Relationship Id="rIdp-7ria2wg1o6txjljq6gc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6df07c71642690153f10ee09e7cb7373b878e7a2.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Neat Pulse 同步到 Offision 的內容</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>