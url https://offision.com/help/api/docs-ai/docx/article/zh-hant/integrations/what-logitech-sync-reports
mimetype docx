--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdun_8wsdpf6756emxrco9e">
+      <w:hyperlink w:history="1" r:id="rIdizhv_umkcgwqdk6jou9fy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/integrations/what-logitech-sync-reports/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Logitech Sync 是 Logitech 自家的管理雲端——大樓裡的 Rally Bar、Tap Scheduler 與 Spot
 本來就會向它回報。Offision 的連接以你在 Sync 產生的憑證去讀這個雲端，把讀到的東西變成
 Offision 能使用的會議室與感測器。裝置上不安裝任何東西，Offision 也從不直接和裝置對話。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -600,51 +600,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">它不同步的東西</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Logitech 的會議室不是行事曆。這個連接不搬動</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">任何預約、會議或人員</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">——會議室與行事曆來自
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnjfvelzexxsa-nugxeo_i">
+      <w:hyperlink w:history="1" r:id="rIdgmlxh2f-i1w56csj95qog">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Microsoft 365</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 或 Google Workspace，Logitech Sync
 只是替你已經有的會議室加上感測。它也不會建立可預約資源，只會連結到你已經建好的那些。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">而且兩個方向都沒有控制。Offision 無法重新啟動 Logitech 裝置、要求它重新同步，或更改它的
 設定，因為 Sync 的 API 沒有提供這些方法——所以 Neat 裝置有</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1090,51 +1090,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdun_8wsdpf6756emxrco9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/what-logitech-sync-reports/" TargetMode="External"/><Relationship Id="rIdnjfvelzexxsa-nugxeo_i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdizhv_umkcgwqdk6jou9fy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/what-logitech-sync-reports/" TargetMode="External"/><Relationship Id="rIdgmlxh2f-i1w56csj95qog" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Logitech Sync 帶進 Offision 的內容</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>