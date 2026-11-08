--- v1 (2026-10-18)
+++ v2 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdizhv_umkcgwqdk6jou9fy">
+      <w:hyperlink w:history="1" r:id="rIduywshbpu2ismxcctxnziz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/integrations/what-logitech-sync-reports/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Logitech Sync 是 Logitech 自家的管理雲端——大樓裡的 Rally Bar、Tap Scheduler 與 Spot
 本來就會向它回報。Offision 的連接以你在 Sync 產生的憑證去讀這個雲端，把讀到的東西變成
 Offision 能使用的會議室與感測器。裝置上不安裝任何東西，Offision 也從不直接和裝置對話。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -600,51 +600,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">它不同步的東西</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Logitech 的會議室不是行事曆。這個連接不搬動</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">任何預約、會議或人員</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">——會議室與行事曆來自
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgmlxh2f-i1w56csj95qog">
+      <w:hyperlink w:history="1" r:id="rIdo7rbofqbyehkf6npsaqte">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Microsoft 365</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 或 Google Workspace，Logitech Sync
 只是替你已經有的會議室加上感測。它也不會建立可預約資源，只會連結到你已經建好的那些。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">而且兩個方向都沒有控制。Offision 無法重新啟動 Logitech 裝置、要求它重新同步，或更改它的
 設定，因為 Sync 的 API 沒有提供這些方法——所以 Neat 裝置有</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1090,51 +1090,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdizhv_umkcgwqdk6jou9fy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/what-logitech-sync-reports/" TargetMode="External"/><Relationship Id="rIdgmlxh2f-i1w56csj95qog" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIduywshbpu2ismxcctxnziz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/what-logitech-sync-reports/" TargetMode="External"/><Relationship Id="rIdo7rbofqbyehkf6npsaqte" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Logitech Sync 帶進 Offision 的內容</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>