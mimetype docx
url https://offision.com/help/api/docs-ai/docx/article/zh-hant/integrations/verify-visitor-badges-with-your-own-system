--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">用 Offision 訪客證開啟您的閘門</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">您的旋轉閘門掃描 Offision 訪客證，向 Offision 詢問它此刻是否有效，並記錄到訪。 三個 API 呼叫、一組憑證，回傳的是可以直接依循的判定，而不是要自己解讀的狀態。</w:t>
+        <w:t xml:space="preserve">您的旋轉閘門掃描 Offision 訪客證，向 Offision 詢問它此刻是否有效，並記錄到訪。三個 API 呼叫、一組憑證，回傳的是可以直接依循的判定，而不是要自己解讀的狀態。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdodjreck9tekiofjazqinl">
+      <w:hyperlink w:history="1" r:id="rIdz0nxbak11odcqulrvuate">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/integrations/verify-visitor-badges-with-your-own-system/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這是大樓既有的門禁 — 旋轉閘門、閘機、大堂讀卡機，或另一套訪客管理系統 — 與 Offision 訪客管理
 搭配運作的方式。訪客證由 Offision 發出；您的讀卡機掃描它，向 Offision 詢問它此刻是否有效；
 開啟閘門的是您的系統；而同一個呼叫也記錄了這個人已經進來。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
@@ -257,51 +257,51 @@
       <w:r>
         <w:t xml:space="preserve">1. 建立 API 憑證</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → marketplace/external-authentication-setting (API認證設定)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">憑證本身 — 怎麼命名、IP限制、用戶端 ID 與密鑰在哪裡、以及怎麼換成權杖 — 由
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtwpduib-f3t1gl1a2plgx">
+      <w:hyperlink w:history="1" r:id="rId-dhcbymvzwtiieqebq5gu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">連接您自己的系統</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 說明。這一個請以使用它的系統來命名：
 日後您會在稽核記錄裡讀到這個名稱，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">大堂旋轉閘門</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 比 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
@@ -611,51 +611,51 @@
         </w:rPr>
         <w:t xml:space="preserve">POST</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，包括那個只負責詢問的。這是因為訪客證代碼是有效的憑證，不該出現在 URL
 裡 — 沿路每一台 Proxy 都會把它記錄下來。存取層級是依 HTTP 方法決定的，所以唯讀憑證會被拒絕。
 實務上並不會造成困擾：會記錄到訪的閘門本來就需要寫入權限。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. 檢查掃描到的代碼</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">把讀卡機讀到的內容原樣送到
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId91bqxl4wkru-j4k5xkktd">
+      <w:hyperlink w:history="1" r:id="rIdbbgzxcpcbmunfn4ab4idf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">驗證呼叫</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">，
 連同閘門所在的大樓一起。您不需要自己判斷手上是哪一種代碼 — QR 裡的訪客證 uid、印在訪客證上的六字元
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">訪客代碼</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、您自己的系統發出的代碼，或八位數的長期訪客證代碼，都會以同樣的方式解析。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -704,51 +704,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:fill="F5F5F7" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve">wrongLocation</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 等等 —— 同時回傳的還有 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:fill="F5F5F7" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve">isGranted</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，那才是閘門真正依循的欄位。所有判定都列在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfcic2hbpwbacmucmzeygf">
+      <w:hyperlink w:history="1" r:id="rId-5wu5uhhaovft9ybwrcox">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">訪客證 API 會回傳什麼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">被拒絕的掃描一樣是 200:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 已過期、已取消或不存在的通行證，回傳的是一般的成功回應，</w:t>
@@ -799,126 +799,126 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">上面的檢查不會改變任何東西。略過這一步，每張訪客證都會永遠停在 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">未訪問</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">：接待處看不到訪客抵達、
 接待人不會收到通知，訪問報表也一直是空的。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rId_58lrcq3j3dinnbr73w4_">
+      <w:hyperlink w:history="1" r:id="rIdsxzyvzk3xxkfg_b2bgrjd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">簽到呼叫</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 接受同樣的代碼、以同樣的格式回答，並在判定為 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:fill="F5F5F7" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve">valid</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 時記錄到訪。所以一個既要放行又要記錄的閘門，
 只需要 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">一個</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 呼叫，而不是兩個 — 步驟 2 那個單獨的檢查，是給只做驗證的讀卡機用的，例如出口側的
 掃描器或大堂的顯示裝置。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdpnzzonm9bsznupngwvimh">
+      <w:hyperlink w:history="1" r:id="rIdwzyqmjd9si1uqoqnswymb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">簽退呼叫</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 是它的鏡像，給同時讀取離場的閘門使用。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">兩者每次掃描都可以安全呼叫，也都會在判定之外回傳 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:fill="F5F5F7" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve">action</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，說明實際記錄了什麼 —— 訪客還在
 裡面時的第二次掃描，是刻意什麼都不寫的。判定、action，以及簽退和重新進入的差別，見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdye1aounp22m1k7dsxrhuw">
+      <w:hyperlink w:history="1" r:id="rIdii_qcsxlw_vzoedj7i7-r">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">訪客證 API 會回傳什麼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Note:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 用這個方式記錄的簽到，</w:t>
@@ -1080,80 +1080,80 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">最後一項是最常被略過的。一台只用有效訪客證試過的讀卡機，就是一台誰都放行的讀卡機。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">出問題的時候</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">從放行所有訪客證的閘機，到誰的到訪都沒記錄的閘機，實際會遇到的九個症狀和它們的成因，都在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdh_qsszcpyc4hrk6fbzuey">
+      <w:hyperlink w:history="1" r:id="rIdwejlsfihskdgbi6x4vqv3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">閘機放行了應該拒絕的訪客證</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">會議室門是另一個問題:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 會議室門不會掃描任何東西 — 門必須事先知道誰預約了這個房間。那跟上面的流程方向相反，
 所以另有一篇文章：
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdogztqvc8s3uvbwpvayxgm">
+      <w:hyperlink w:history="1" r:id="rId3a3jv4840fsqmgbkl9ub5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">為預約的人開啟會議室門</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1578,51 +1578,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdodjreck9tekiofjazqinl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/verify-visitor-badges-with-your-own-system/" TargetMode="External"/><Relationship Id="rIdtwpduib-f3t1gl1a2plgx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-your-own-systems/" TargetMode="External"/><Relationship Id="rId91bqxl4wkru-j4k5xkktd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/external-api/#tag/visitormanagement/POST/api/external/visitor-management/visitor-badge/verify" TargetMode="External"/><Relationship Id="rIdfcic2hbpwbacmucmzeygf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-visitor-badge-api-answers/" TargetMode="External"/><Relationship Id="rId_58lrcq3j3dinnbr73w4_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/external-api/#tag/visitormanagement/POST/api/external/visitor-management/visitor-badge/check-in" TargetMode="External"/><Relationship Id="rIdpnzzonm9bsznupngwvimh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/external-api/#tag/visitormanagement/POST/api/external/visitor-management/visitor-badge/check-out" TargetMode="External"/><Relationship Id="rIdye1aounp22m1k7dsxrhuw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-visitor-badge-api-answers/" TargetMode="External"/><Relationship Id="rIdh_qsszcpyc4hrk6fbzuey" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-gate-admits-a-badge-it-should-refuse/" TargetMode="External"/><Relationship Id="rIdogztqvc8s3uvbwpvayxgm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../open-a-meeting-room-door-from-a-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b08828eba373d23faca32e7eeec5d36400af6c37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b6e1eb846c9062e936d4d1eaefd1b5862dcf8a28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d28fae4f3913ae456b7c5a3e60c96f4b33b5e05c.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdz0nxbak11odcqulrvuate" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/verify-visitor-badges-with-your-own-system/" TargetMode="External"/><Relationship Id="rId-dhcbymvzwtiieqebq5gu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-your-own-systems/" TargetMode="External"/><Relationship Id="rIdbbgzxcpcbmunfn4ab4idf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/external-api/#tag/visitormanagement/POST/api/external/visitor-management/visitor-badge/verify" TargetMode="External"/><Relationship Id="rId-5wu5uhhaovft9ybwrcox" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-visitor-badge-api-answers/" TargetMode="External"/><Relationship Id="rIdsxzyvzk3xxkfg_b2bgrjd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/external-api/#tag/visitormanagement/POST/api/external/visitor-management/visitor-badge/check-in" TargetMode="External"/><Relationship Id="rIdwzyqmjd9si1uqoqnswymb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/external-api/#tag/visitormanagement/POST/api/external/visitor-management/visitor-badge/check-out" TargetMode="External"/><Relationship Id="rIdii_qcsxlw_vzoedj7i7-r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-visitor-badge-api-answers/" TargetMode="External"/><Relationship Id="rIdwejlsfihskdgbi6x4vqv3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-gate-admits-a-badge-it-should-refuse/" TargetMode="External"/><Relationship Id="rId3a3jv4840fsqmgbkl9ub5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../open-a-meeting-room-door-from-a-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b08828eba373d23faca32e7eeec5d36400af6c37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b6e1eb846c9062e936d4d1eaefd1b5862dcf8a28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d28fae4f3913ae456b7c5a3e60c96f4b33b5e05c.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>用 Offision 訪客證開啟您的閘門</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>