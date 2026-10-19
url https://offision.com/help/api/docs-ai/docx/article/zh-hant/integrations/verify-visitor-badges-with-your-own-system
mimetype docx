--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdz0nxbak11odcqulrvuate">
+      <w:hyperlink w:history="1" r:id="rIdgr2wewyrzszexodoclofi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/integrations/verify-visitor-badges-with-your-own-system/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這是大樓既有的門禁 — 旋轉閘門、閘機、大堂讀卡機，或另一套訪客管理系統 — 與 Offision 訪客管理
 搭配運作的方式。訪客證由 Offision 發出；您的讀卡機掃描它，向 Offision 詢問它此刻是否有效；
 開啟閘門的是您的系統；而同一個呼叫也記錄了這個人已經進來。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
@@ -257,51 +257,51 @@
       <w:r>
         <w:t xml:space="preserve">1. 建立 API 憑證</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → marketplace/external-authentication-setting (API認證設定)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">憑證本身 — 怎麼命名、IP限制、用戶端 ID 與密鑰在哪裡、以及怎麼換成權杖 — 由
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-dhcbymvzwtiieqebq5gu">
+      <w:hyperlink w:history="1" r:id="rIddvuqna5p33kghqcofwjvn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">連接您自己的系統</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 說明。這一個請以使用它的系統來命名：
 日後您會在稽核記錄裡讀到這個名稱，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">大堂旋轉閘門</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 比 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
@@ -611,51 +611,51 @@
         </w:rPr>
         <w:t xml:space="preserve">POST</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，包括那個只負責詢問的。這是因為訪客證代碼是有效的憑證，不該出現在 URL
 裡 — 沿路每一台 Proxy 都會把它記錄下來。存取層級是依 HTTP 方法決定的，所以唯讀憑證會被拒絕。
 實務上並不會造成困擾：會記錄到訪的閘門本來就需要寫入權限。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. 檢查掃描到的代碼</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">把讀卡機讀到的內容原樣送到
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbbgzxcpcbmunfn4ab4idf">
+      <w:hyperlink w:history="1" r:id="rIdlpyaqwhrfxbxwii3wltsq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">驗證呼叫</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">，
 連同閘門所在的大樓一起。您不需要自己判斷手上是哪一種代碼 — QR 裡的訪客證 uid、印在訪客證上的六字元
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">訪客代碼</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、您自己的系統發出的代碼，或八位數的長期訪客證代碼，都會以同樣的方式解析。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -704,51 +704,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:fill="F5F5F7" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve">wrongLocation</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 等等 —— 同時回傳的還有 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:fill="F5F5F7" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve">isGranted</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，那才是閘門真正依循的欄位。所有判定都列在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-5wu5uhhaovft9ybwrcox">
+      <w:hyperlink w:history="1" r:id="rIds-_f2yqrbna6ymgfnvdo4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">訪客證 API 會回傳什麼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">被拒絕的掃描一樣是 200:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 已過期、已取消或不存在的通行證，回傳的是一般的成功回應，</w:t>
@@ -799,126 +799,126 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">上面的檢查不會改變任何東西。略過這一步，每張訪客證都會永遠停在 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">未訪問</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">：接待處看不到訪客抵達、
 接待人不會收到通知，訪問報表也一直是空的。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdsxzyvzk3xxkfg_b2bgrjd">
+      <w:hyperlink w:history="1" r:id="rIdb1b9rmintyxtgqzcc4xb6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">簽到呼叫</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 接受同樣的代碼、以同樣的格式回答，並在判定為 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:fill="F5F5F7" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve">valid</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 時記錄到訪。所以一個既要放行又要記錄的閘門，
 只需要 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">一個</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 呼叫，而不是兩個 — 步驟 2 那個單獨的檢查，是給只做驗證的讀卡機用的，例如出口側的
 掃描器或大堂的顯示裝置。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdwzyqmjd9si1uqoqnswymb">
+      <w:hyperlink w:history="1" r:id="rIdzqqyphwmgiyuqhaj-oiq5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">簽退呼叫</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 是它的鏡像，給同時讀取離場的閘門使用。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">兩者每次掃描都可以安全呼叫，也都會在判定之外回傳 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:fill="F5F5F7" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve">action</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，說明實際記錄了什麼 —— 訪客還在
 裡面時的第二次掃描，是刻意什麼都不寫的。判定、action，以及簽退和重新進入的差別，見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdii_qcsxlw_vzoedj7i7-r">
+      <w:hyperlink w:history="1" r:id="rIdbcmyd2diioiqt9g9lgphr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">訪客證 API 會回傳什麼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Note:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 用這個方式記錄的簽到，</w:t>
@@ -1080,80 +1080,80 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">最後一項是最常被略過的。一台只用有效訪客證試過的讀卡機，就是一台誰都放行的讀卡機。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">出問題的時候</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">從放行所有訪客證的閘機，到誰的到訪都沒記錄的閘機，實際會遇到的九個症狀和它們的成因，都在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwejlsfihskdgbi6x4vqv3">
+      <w:hyperlink w:history="1" r:id="rId4xcd0y7oswt1nvf5naybg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">閘機放行了應該拒絕的訪客證</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">會議室門是另一個問題:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 會議室門不會掃描任何東西 — 門必須事先知道誰預約了這個房間。那跟上面的流程方向相反，
 所以另有一篇文章：
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3a3jv4840fsqmgbkl9ub5">
+      <w:hyperlink w:history="1" r:id="rIdho9mj20nu_h1y4nf0pclb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">為預約的人開啟會議室門</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1578,51 +1578,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdz0nxbak11odcqulrvuate" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/verify-visitor-badges-with-your-own-system/" TargetMode="External"/><Relationship Id="rId-dhcbymvzwtiieqebq5gu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-your-own-systems/" TargetMode="External"/><Relationship Id="rIdbbgzxcpcbmunfn4ab4idf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/external-api/#tag/visitormanagement/POST/api/external/visitor-management/visitor-badge/verify" TargetMode="External"/><Relationship Id="rId-5wu5uhhaovft9ybwrcox" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-visitor-badge-api-answers/" TargetMode="External"/><Relationship Id="rIdsxzyvzk3xxkfg_b2bgrjd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/external-api/#tag/visitormanagement/POST/api/external/visitor-management/visitor-badge/check-in" TargetMode="External"/><Relationship Id="rIdwzyqmjd9si1uqoqnswymb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/external-api/#tag/visitormanagement/POST/api/external/visitor-management/visitor-badge/check-out" TargetMode="External"/><Relationship Id="rIdii_qcsxlw_vzoedj7i7-r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-visitor-badge-api-answers/" TargetMode="External"/><Relationship Id="rIdwejlsfihskdgbi6x4vqv3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-gate-admits-a-badge-it-should-refuse/" TargetMode="External"/><Relationship Id="rId3a3jv4840fsqmgbkl9ub5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../open-a-meeting-room-door-from-a-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b08828eba373d23faca32e7eeec5d36400af6c37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b6e1eb846c9062e936d4d1eaefd1b5862dcf8a28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d28fae4f3913ae456b7c5a3e60c96f4b33b5e05c.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdgr2wewyrzszexodoclofi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/verify-visitor-badges-with-your-own-system/" TargetMode="External"/><Relationship Id="rIddvuqna5p33kghqcofwjvn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-your-own-systems/" TargetMode="External"/><Relationship Id="rIdlpyaqwhrfxbxwii3wltsq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/external-api/#tag/visitormanagement/POST/api/external/visitor-management/visitor-badge/verify" TargetMode="External"/><Relationship Id="rIds-_f2yqrbna6ymgfnvdo4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-visitor-badge-api-answers/" TargetMode="External"/><Relationship Id="rIdb1b9rmintyxtgqzcc4xb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/external-api/#tag/visitormanagement/POST/api/external/visitor-management/visitor-badge/check-in" TargetMode="External"/><Relationship Id="rIdzqqyphwmgiyuqhaj-oiq5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/external-api/#tag/visitormanagement/POST/api/external/visitor-management/visitor-badge/check-out" TargetMode="External"/><Relationship Id="rIdbcmyd2diioiqt9g9lgphr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-visitor-badge-api-answers/" TargetMode="External"/><Relationship Id="rId4xcd0y7oswt1nvf5naybg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-gate-admits-a-badge-it-should-refuse/" TargetMode="External"/><Relationship Id="rIdho9mj20nu_h1y4nf0pclb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../open-a-meeting-room-door-from-a-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7635d146bfb19328113ec85a9c1099058d699180.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5bafac5a98c7c43fc08734787ed182f37be03f4a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cffc3ba64f8c6f9ac5a460cc7094dc4066c8edc3.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>用 Offision 訪客證開啟您的閘門</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>