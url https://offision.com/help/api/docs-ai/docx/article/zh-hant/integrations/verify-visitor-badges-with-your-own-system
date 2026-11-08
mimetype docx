--- v2 (2026-10-19)
+++ v3 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgr2wewyrzszexodoclofi">
+      <w:hyperlink w:history="1" r:id="rId_oivoi2jg7v8_4uejodbg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/integrations/verify-visitor-badges-with-your-own-system/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這是大樓既有的門禁 — 旋轉閘門、閘機、大堂讀卡機，或另一套訪客管理系統 — 與 Offision 訪客管理
 搭配運作的方式。訪客證由 Offision 發出；您的讀卡機掃描它，向 Offision 詢問它此刻是否有效；
 開啟閘門的是您的系統；而同一個呼叫也記錄了這個人已經進來。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
@@ -257,51 +257,51 @@
       <w:r>
         <w:t xml:space="preserve">1. 建立 API 憑證</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → marketplace/external-authentication-setting (API認證設定)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">憑證本身 — 怎麼命名、IP限制、用戶端 ID 與密鑰在哪裡、以及怎麼換成權杖 — 由
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddvuqna5p33kghqcofwjvn">
+      <w:hyperlink w:history="1" r:id="rIdlfzlkc7kedm4snejitjcd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">連接您自己的系統</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 說明。這一個請以使用它的系統來命名：
 日後您會在稽核記錄裡讀到這個名稱，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">大堂旋轉閘門</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 比 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
@@ -611,51 +611,51 @@
         </w:rPr>
         <w:t xml:space="preserve">POST</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，包括那個只負責詢問的。這是因為訪客證代碼是有效的憑證，不該出現在 URL
 裡 — 沿路每一台 Proxy 都會把它記錄下來。存取層級是依 HTTP 方法決定的，所以唯讀憑證會被拒絕。
 實務上並不會造成困擾：會記錄到訪的閘門本來就需要寫入權限。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. 檢查掃描到的代碼</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">把讀卡機讀到的內容原樣送到
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlpyaqwhrfxbxwii3wltsq">
+      <w:hyperlink w:history="1" r:id="rId6v3yizxcpdrnx8yodbx0y">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">驗證呼叫</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">，
 連同閘門所在的大樓一起。您不需要自己判斷手上是哪一種代碼 — QR 裡的訪客證 uid、印在訪客證上的六字元
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">訪客代碼</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、您自己的系統發出的代碼，或八位數的長期訪客證代碼，都會以同樣的方式解析。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -704,51 +704,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:fill="F5F5F7" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve">wrongLocation</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 等等 —— 同時回傳的還有 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:fill="F5F5F7" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve">isGranted</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，那才是閘門真正依循的欄位。所有判定都列在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIds-_f2yqrbna6ymgfnvdo4">
+      <w:hyperlink w:history="1" r:id="rIdbehta0hv6il26bxcyyel4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">訪客證 API 會回傳什麼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">被拒絕的掃描一樣是 200:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 已過期、已取消或不存在的通行證，回傳的是一般的成功回應，</w:t>
@@ -799,126 +799,126 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">上面的檢查不會改變任何東西。略過這一步，每張訪客證都會永遠停在 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">未訪問</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">：接待處看不到訪客抵達、
 接待人不會收到通知，訪問報表也一直是空的。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdb1b9rmintyxtgqzcc4xb6">
+      <w:hyperlink w:history="1" r:id="rId_0vj9jpe__zijruk9os_5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">簽到呼叫</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 接受同樣的代碼、以同樣的格式回答，並在判定為 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:fill="F5F5F7" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve">valid</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 時記錄到訪。所以一個既要放行又要記錄的閘門，
 只需要 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">一個</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 呼叫，而不是兩個 — 步驟 2 那個單獨的檢查，是給只做驗證的讀卡機用的，例如出口側的
 掃描器或大堂的顯示裝置。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdzqqyphwmgiyuqhaj-oiq5">
+      <w:hyperlink w:history="1" r:id="rIdtec6_w8h2rpnbomtrkoa6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">簽退呼叫</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 是它的鏡像，給同時讀取離場的閘門使用。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">兩者每次掃描都可以安全呼叫，也都會在判定之外回傳 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:fill="F5F5F7" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve">action</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，說明實際記錄了什麼 —— 訪客還在
 裡面時的第二次掃描，是刻意什麼都不寫的。判定、action，以及簽退和重新進入的差別，見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbcmyd2diioiqt9g9lgphr">
+      <w:hyperlink w:history="1" r:id="rIdgbaonts0r9wvfjgoapky9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">訪客證 API 會回傳什麼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Note:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 用這個方式記錄的簽到，</w:t>
@@ -1080,80 +1080,80 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">最後一項是最常被略過的。一台只用有效訪客證試過的讀卡機，就是一台誰都放行的讀卡機。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">出問題的時候</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">從放行所有訪客證的閘機，到誰的到訪都沒記錄的閘機，實際會遇到的九個症狀和它們的成因，都在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4xcd0y7oswt1nvf5naybg">
+      <w:hyperlink w:history="1" r:id="rIdgrwwsiopg97m9even_rw0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">閘機放行了應該拒絕的訪客證</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">會議室門是另一個問題:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 會議室門不會掃描任何東西 — 門必須事先知道誰預約了這個房間。那跟上面的流程方向相反，
 所以另有一篇文章：
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdho9mj20nu_h1y4nf0pclb">
+      <w:hyperlink w:history="1" r:id="rIdnuemaqrumenmaoif0lytt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">為預約的人開啟會議室門</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1578,51 +1578,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdgr2wewyrzszexodoclofi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/verify-visitor-badges-with-your-own-system/" TargetMode="External"/><Relationship Id="rIddvuqna5p33kghqcofwjvn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-your-own-systems/" TargetMode="External"/><Relationship Id="rIdlpyaqwhrfxbxwii3wltsq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/external-api/#tag/visitormanagement/POST/api/external/visitor-management/visitor-badge/verify" TargetMode="External"/><Relationship Id="rIds-_f2yqrbna6ymgfnvdo4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-visitor-badge-api-answers/" TargetMode="External"/><Relationship Id="rIdb1b9rmintyxtgqzcc4xb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/external-api/#tag/visitormanagement/POST/api/external/visitor-management/visitor-badge/check-in" TargetMode="External"/><Relationship Id="rIdzqqyphwmgiyuqhaj-oiq5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/external-api/#tag/visitormanagement/POST/api/external/visitor-management/visitor-badge/check-out" TargetMode="External"/><Relationship Id="rIdbcmyd2diioiqt9g9lgphr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-visitor-badge-api-answers/" TargetMode="External"/><Relationship Id="rId4xcd0y7oswt1nvf5naybg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-gate-admits-a-badge-it-should-refuse/" TargetMode="External"/><Relationship Id="rIdho9mj20nu_h1y4nf0pclb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../open-a-meeting-room-door-from-a-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7635d146bfb19328113ec85a9c1099058d699180.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5bafac5a98c7c43fc08734787ed182f37be03f4a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cffc3ba64f8c6f9ac5a460cc7094dc4066c8edc3.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId_oivoi2jg7v8_4uejodbg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/verify-visitor-badges-with-your-own-system/" TargetMode="External"/><Relationship Id="rIdlfzlkc7kedm4snejitjcd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-your-own-systems/" TargetMode="External"/><Relationship Id="rId6v3yizxcpdrnx8yodbx0y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/external-api/#tag/visitormanagement/POST/api/external/visitor-management/visitor-badge/verify" TargetMode="External"/><Relationship Id="rIdbehta0hv6il26bxcyyel4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-visitor-badge-api-answers/" TargetMode="External"/><Relationship Id="rId_0vj9jpe__zijruk9os_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/external-api/#tag/visitormanagement/POST/api/external/visitor-management/visitor-badge/check-in" TargetMode="External"/><Relationship Id="rIdtec6_w8h2rpnbomtrkoa6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/external-api/#tag/visitormanagement/POST/api/external/visitor-management/visitor-badge/check-out" TargetMode="External"/><Relationship Id="rIdgbaonts0r9wvfjgoapky9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-visitor-badge-api-answers/" TargetMode="External"/><Relationship Id="rIdgrwwsiopg97m9even_rw0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-gate-admits-a-badge-it-should-refuse/" TargetMode="External"/><Relationship Id="rIdnuemaqrumenmaoif0lytt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../open-a-meeting-room-door-from-a-booking/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7635d146bfb19328113ec85a9c1099058d699180.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5bafac5a98c7c43fc08734787ed182f37be03f4a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cffc3ba64f8c6f9ac5a460cc7094dc4066c8edc3.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>用 Offision 訪客證開啟您的閘門</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>