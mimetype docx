--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqdnkai9ntgtnltkfyynwh">
+      <w:hyperlink w:history="1" r:id="rIdsjciamnwghicyg3b40ztg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/integrations/the-rejection-email-came-from-microsoft-365/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="which-email-zh-hant" descr="兩封拒絕信都來自會議室，光看開頭分不出來——郵件的最後一行才寫著是哪個系統拒絕的。" title="兩封拒絕信都來自會議室，光看開頭分不出來——郵件的最後一行才寫著是哪個系統拒絕的。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -200,51 +200,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 1 — Microsoft 直接拒絕了它</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (most common)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">會議室自己的 Microsoft 規則拒絕了這場會議——幾乎都是因為時段已被占用。
 會議室信箱立即拒絕、使用 Microsoft 的字句，並列出衝突的會議。Offision 完全
 不會被通知：會議從未同步過去，所以那裡根本沒有預約記錄——請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6oo0viysvipqveeoigidc">
+      <w:hyperlink w:history="1" r:id="rId-scvfp9ozipf37ojwllhz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在 Outlook 預約的會議沒有出現在
 Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="microsoft-declines-zh-hant" descr="衝突由會議室自己拒絕，任何資訊都還沒到達 Offision——這封拒絕信是 Microsoft 的，而 Offision 沒有任何記錄。" title="衝突由會議室自己拒絕，任何資訊都還沒到達 Offision——這封拒絕信是 Microsoft 的，而 Offision 沒有任何記錄。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -873,51 +873,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdqdnkai9ntgtnltkfyynwh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/the-rejection-email-came-from-microsoft-365/" TargetMode="External"/><Relationship Id="rId6oo0viysvipqveeoigidc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/integrations/a-booking-is-missing-in-offision/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0083e588823843ac1fbbd6e9768e2fa13f4ea4f0.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/121294892ee45111713f3bda80fbde86604ecbf4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/56c4c97cbe6228053b8ccf6580cacf9de5d3a9ab.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdsjciamnwghicyg3b40ztg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/the-rejection-email-came-from-microsoft-365/" TargetMode="External"/><Relationship Id="rId-scvfp9ozipf37ojwllhz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/integrations/a-booking-is-missing-in-offision/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0083e588823843ac1fbbd6e9768e2fa13f4ea4f0.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/121294892ee45111713f3bda80fbde86604ecbf4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/56c4c97cbe6228053b8ccf6580cacf9de5d3a9ab.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>拒絕郵件顯示由 Microsoft 365 傳送</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>