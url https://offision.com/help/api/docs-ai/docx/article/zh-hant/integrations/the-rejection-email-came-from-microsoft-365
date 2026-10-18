--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsjciamnwghicyg3b40ztg">
+      <w:hyperlink w:history="1" r:id="rIdwtm3grywd3wbmt2ys7frm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/integrations/the-rejection-email-came-from-microsoft-365/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="which-email-zh-hant" descr="兩封拒絕信都來自會議室，光看開頭分不出來——郵件的最後一行才寫著是哪個系統拒絕的。" title="兩封拒絕信都來自會議室，光看開頭分不出來——郵件的最後一行才寫著是哪個系統拒絕的。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -200,51 +200,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 1 — Microsoft 直接拒絕了它</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (most common)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">會議室自己的 Microsoft 規則拒絕了這場會議——幾乎都是因為時段已被占用。
 會議室信箱立即拒絕、使用 Microsoft 的字句，並列出衝突的會議。Offision 完全
 不會被通知：會議從未同步過去，所以那裡根本沒有預約記錄——請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-scvfp9ozipf37ojwllhz">
+      <w:hyperlink w:history="1" r:id="rId68fxxnuphfe_tqhldtrfs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在 Outlook 預約的會議沒有出現在
 Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4286250"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="microsoft-declines-zh-hant" descr="衝突由會議室自己拒絕，任何資訊都還沒到達 Offision——這封拒絕信是 Microsoft 的，而 Offision 沒有任何記錄。" title="衝突由會議室自己拒絕，任何資訊都還沒到達 Offision——這封拒絕信是 Microsoft 的，而 Offision 沒有任何記錄。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -873,51 +873,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdsjciamnwghicyg3b40ztg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/the-rejection-email-came-from-microsoft-365/" TargetMode="External"/><Relationship Id="rId-scvfp9ozipf37ojwllhz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/integrations/a-booking-is-missing-in-offision/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0083e588823843ac1fbbd6e9768e2fa13f4ea4f0.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/121294892ee45111713f3bda80fbde86604ecbf4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/56c4c97cbe6228053b8ccf6580cacf9de5d3a9ab.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdwtm3grywd3wbmt2ys7frm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/the-rejection-email-came-from-microsoft-365/" TargetMode="External"/><Relationship Id="rId68fxxnuphfe_tqhldtrfs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/integrations/a-booking-is-missing-in-offision/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/42ee01eb25f6eece25771b9fe38deb6856cdb88c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a23c8e570e016fe5cd61a97252dc2abe58bcf6cd.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/02db01d1639255f0e9fedd0b715feb42aa55c945.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>拒絕郵件顯示由 Microsoft 365 傳送</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>