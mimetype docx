--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">從 Microsoft 365 同步房間</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">把房間信箱帶進 Offision——手動加幾個，或自動同步整個目錄——並設定讓所有人都能預約的 代理預約帳號。</w:t>
+        <w:t xml:space="preserve">把房間信箱帶進 Offision——手動加幾個，或自動同步整個目錄——並設定讓所有人都能預約的代理預約帳號。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfzqo9caf-kzmbplg22r1e">
+      <w:hyperlink w:history="1" r:id="rIdmt7ut0g75df8bczs747v2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/integrations/sync-rooms-from-microsoft-365/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Microsoft 365 的房間信箱在 Offision 裡會成為可預約的資源，從此兩邊的日曆會雙向保持同步。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">把它們帶進來有兩種方式——一次一個，或整個目錄一次進來——而哪一種可用，取決於你的連接方式。</w:t>
@@ -483,51 +483,51 @@
       <w:r>
         <w:t xml:space="preserve">
 同步所有房間是一面鏡子。在 Microsoft 365 刪除的房間，也會連同其預約一起從 Offision 移除。
 這正是它的用意，但在一個還沒整理過的目錄上開啟之前，值得先知道。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">如果沒有 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">同步所有房間</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 開關，代表你的連接是委派式的，無法列舉目錄。房間只能一次一個
 加入，這是預期行為——請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzqf-1uvlpx8rfwhqdnfdx">
+      <w:hyperlink w:history="1" r:id="rId1bvpazaxi9j-gxnqdmdzf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">該選擇哪一種 Microsoft 365 連接方式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 設定代理預約帳號</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這一步比其他任何一步都更常被跳過，而它正是「只有部分人能預約這個房間」這類抱怨的來源。</w:t>
@@ -706,51 +706,51 @@
         <w:t xml:space="preserve">請一位 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">沒有</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Microsoft 365 帳戶的人預約它，藉此證明代理預約帳號正在發揮作用</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">若該會議室有面板，確認預約也出現在面板上 —— 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_7f-mwgjpw8wzuemf4wpo">
+      <w:hyperlink w:history="1" r:id="rIdb_dcj7q4joazrnzzr6r1x">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">把 Microsoft 365 或 Google 的
 會議室放上預約面板</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">出問題時</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -1054,51 +1054,51 @@
               <w:t xml:space="preserve">所有房間的預約都不再送到 Outlook</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6933"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">連接的登入已失效。請看主控台首頁的 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">需要處理</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> 卡片——參閱</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdgxqxtszja7cxlwiugrz_n">
+            <w:hyperlink w:history="1" r:id="rIdpgd45xxkzhvtgwyhnat6_">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">預約不再與日曆同步</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
@@ -1534,51 +1534,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdfzqo9caf-kzmbplg22r1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdzqf-1uvlpx8rfwhqdnfdx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rId_7f-mwgjpw8wzuemf4wpo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/connect-a-synced-room-to-a-panel/" TargetMode="External"/><Relationship Id="rIdgxqxtszja7cxlwiugrz_n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../bookings-stopped-syncing/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/45bda4da738a1ec9109d0fbcc1ca6088afc9a071.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9351bd308554838813bfa2d735e9799b770c64e7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8dde038ed2fe4e45a45746fb38c25fc4c576ecbd.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdmt7ut0g75df8bczs747v2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rId1bvpazaxi9j-gxnqdmdzf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdb_dcj7q4joazrnzzr6r1x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/connect-a-synced-room-to-a-panel/" TargetMode="External"/><Relationship Id="rIdpgd45xxkzhvtgwyhnat6_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../bookings-stopped-syncing/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/45bda4da738a1ec9109d0fbcc1ca6088afc9a071.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9351bd308554838813bfa2d735e9799b770c64e7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8dde038ed2fe4e45a45746fb38c25fc4c576ecbd.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>從 Microsoft 365 同步房間</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>