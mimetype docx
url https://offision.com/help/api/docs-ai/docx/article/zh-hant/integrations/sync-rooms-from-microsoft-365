--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmt7ut0g75df8bczs747v2">
+      <w:hyperlink w:history="1" r:id="rIdd2p3ttzbgcj6-jgndjb-q">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/integrations/sync-rooms-from-microsoft-365/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Microsoft 365 的房間信箱在 Offision 裡會成為可預約的資源，從此兩邊的日曆會雙向保持同步。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">把它們帶進來有兩種方式——一次一個，或整個目錄一次進來——而哪一種可用，取決於你的連接方式。</w:t>
@@ -483,51 +483,51 @@
       <w:r>
         <w:t xml:space="preserve">
 同步所有房間是一面鏡子。在 Microsoft 365 刪除的房間，也會連同其預約一起從 Offision 移除。
 這正是它的用意，但在一個還沒整理過的目錄上開啟之前，值得先知道。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">如果沒有 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">同步所有房間</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 開關，代表你的連接是委派式的，無法列舉目錄。房間只能一次一個
 加入，這是預期行為——請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1bvpazaxi9j-gxnqdmdzf">
+      <w:hyperlink w:history="1" r:id="rIdjrpek5iszvafrirabyedh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">該選擇哪一種 Microsoft 365 連接方式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 設定代理預約帳號</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這一步比其他任何一步都更常被跳過，而它正是「只有部分人能預約這個房間」這類抱怨的來源。</w:t>
@@ -706,51 +706,51 @@
         <w:t xml:space="preserve">請一位 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">沒有</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Microsoft 365 帳戶的人預約它，藉此證明代理預約帳號正在發揮作用</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">若該會議室有面板，確認預約也出現在面板上 —— 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdb_dcj7q4joazrnzzr6r1x">
+      <w:hyperlink w:history="1" r:id="rIddzmw_xyp1nt6_ntnttlob">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">把 Microsoft 365 或 Google 的
 會議室放上預約面板</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">出問題時</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -1054,51 +1054,51 @@
               <w:t xml:space="preserve">所有房間的預約都不再送到 Outlook</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6933"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">連接的登入已失效。請看主控台首頁的 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">需要處理</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> 卡片——參閱</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdpgd45xxkzhvtgwyhnat6_">
+            <w:hyperlink w:history="1" r:id="rIdhlsynb3ablckh1ve4ka-n">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">預約不再與日曆同步</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
@@ -1534,51 +1534,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdmt7ut0g75df8bczs747v2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rId1bvpazaxi9j-gxnqdmdzf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdb_dcj7q4joazrnzzr6r1x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/connect-a-synced-room-to-a-panel/" TargetMode="External"/><Relationship Id="rIdpgd45xxkzhvtgwyhnat6_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../bookings-stopped-syncing/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/45bda4da738a1ec9109d0fbcc1ca6088afc9a071.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9351bd308554838813bfa2d735e9799b770c64e7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8dde038ed2fe4e45a45746fb38c25fc4c576ecbd.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdd2p3ttzbgcj6-jgndjb-q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdjrpek5iszvafrirabyedh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIddzmw_xyp1nt6_ntnttlob" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/connect-a-synced-room-to-a-panel/" TargetMode="External"/><Relationship Id="rIdhlsynb3ablckh1ve4ka-n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../bookings-stopped-syncing/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1211442bfb36007fe28db9284d61d07397441525.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3616a778230bfa77b3990ebcaf8120470559cc2e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/88b2d80a5aff921274781ccc884a0f2eb986c2b8.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>從 Microsoft 365 同步房間</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>