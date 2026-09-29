--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">從 Microsoft 365 同步使用者</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">讓 Microsoft 365 目錄自行建立與移除 Offision 帳戶，可以是全部人，也可以只有你指定的 群組。設定約五分鐘。</w:t>
+        <w:t xml:space="preserve">讓 Microsoft 365 目錄自行建立與移除 Offision 帳戶，可以是全部人，也可以只有你指定的群組。設定約五分鐘。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfoyp3mxlxp7edis5ox7yx">
+      <w:hyperlink w:history="1" r:id="rIdalpqhlm8tehgnuffutx-l">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/integrations/sync-people-from-microsoft-365/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">開啟使用者同步後，Offision 裡有哪些人由你的 Microsoft 365 目錄決定。新進同事不需要任何人
 新增就會出現，離職同事也不需要任何人記得就會消失。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -121,51 +121,51 @@
         <w:t xml:space="preserve">。
 其他模式的整合卡片上沒有 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">同步用戶</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 這一列，取而代之的是 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">已連結用戶</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，那是列出曾經
 登入過的人，而不是同步。請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddc8xhz0e_3-dauensgck3">
+      <w:hyperlink w:history="1" r:id="rIddlffpcpwy39hstrowrokj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">該選擇哪一種 Microsoft 365 連接方式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">需要準備</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -583,51 +583,51 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">同步卡號選項</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 也在這裡，而它是這一頁唯一可以不理會的欄位：維持 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">不作同步</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。
 卡號不會隨 Microsoft 365 同步一起進來，請改在 Offision 內發放 — 請見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdm3oi8_2w5dp5szqnxahz3">
+      <w:hyperlink w:history="1" r:id="rIdqkowmsqph9al-r1x2pjj6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">發放門禁卡給某個人</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">儲存後就會執行第一次同步。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. 確認結果</w:t>
@@ -696,339 +696,393 @@
         <w:t xml:space="preserve">這是開啟之前最值得先弄懂的一件事。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Note:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 同步開啟期間，由 Microsoft 365 決定有哪些人存在。從目錄移除的人——或被移出同步群組的人——
 會在下一次執行時連同屬於他的東西一起從 Offision 移除。這是功能正常運作的樣子。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">**「移除」是指從目錄中移除，不是在目錄裡被封鎖。**在 Microsoft 365 封鎖某人的登入，
+他的帳戶仍然在，所以同步照樣看得到他，他在 Offision 也依然是有效的使用者。只有在那邊
+刪除帳戶，這邊才會跟著移除 — 如果貴公司處理離職者的方式就是封鎖，這一點會有影響。
+至於同步完全碰不到的東西，請參閱
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId-6adbybwof_oju5fgf82a">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">離職時可以自動撤銷存取權與已發出的通行證嗎？</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">關閉</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 同步並不會刪除任何人。已經同步進來的人會留在 Offision，只是不再從 Microsoft 365
 更新。關閉時 Offision 會這樣提示你，那段警告值得讀完，而不是直接按過去。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">直接在 Offision 新增的人，兩種情況下都不受影響——請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0k9vijlxxebd6w9ttngdg">
+      <w:hyperlink w:history="1" r:id="rId9m_3otnnvpc6ntje_awwm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">新增使用者到 Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">出問題時</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
           <w:bottom w:type="dxa" w:w="80"/>
           <w:right w:type="dxa" w:w="120"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3009"/>
-        <w:gridCol w:w="6351"/>
+        <w:gridCol w:w="2762"/>
+        <w:gridCol w:w="6598"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3009"/>
+            <w:tcW w:type="dxa" w:w="2762"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">你看到的狀況</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6351"/>
+            <w:tcW w:type="dxa" w:w="6598"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">常見原因</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3009"/>
+            <w:tcW w:type="dxa" w:w="2762"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">卡片上沒有 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">同步用戶</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> 這一列</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6351"/>
+            <w:tcW w:type="dxa" w:w="6598"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">整合處於無法讀取目錄的模式</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3009"/>
+            <w:tcW w:type="dxa" w:w="2762"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">預覽載入不出來</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6351"/>
+            <w:tcW w:type="dxa" w:w="6598"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">目錄權限已授予但未同意，或 Microsoft 還沒套用</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3009"/>
+            <w:tcW w:type="dxa" w:w="2762"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">人數比預期少很多</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6351"/>
+            <w:tcW w:type="dxa" w:w="6598"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">範圍設成特定群組，而那些群組比想像中小；或巢狀群組和你想的不一樣</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3009"/>
+            <w:tcW w:type="dxa" w:w="2762"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">人進來了卻什麼都不能預約</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6351"/>
+            <w:tcW w:type="dxa" w:w="6598"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">沒有設定預設使用者群組，他們是以無權限狀態進來的</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3009"/>
+            <w:tcW w:type="dxa" w:w="2762"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">刪掉的人又回來了</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6351"/>
+            <w:tcW w:type="dxa" w:w="6598"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">他們還在 Microsoft 365 的同步群組裡，請在那邊移除，不是在這裡</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3009"/>
+            <w:tcW w:type="dxa" w:w="2762"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">離職者仍然是有效的使用者</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="6598"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">他的 Microsoft 365 帳戶是被封鎖而不是被刪除。被封鎖的帳戶仍然會同步進來</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2762"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">所有人一次全部消失</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6351"/>
+            <w:tcW w:type="dxa" w:w="6598"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">範圍被改成一個空的或無法讀取的群組。請先修正範圍再重新同步</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
@@ -1459,51 +1513,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdfoyp3mxlxp7edis5ox7yx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIddc8xhz0e_3-dauensgck3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdm3oi8_2w5dp5szqnxahz3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/issue-a-card-to-someone/" TargetMode="External"/><Relationship Id="rId0k9vijlxxebd6w9ttngdg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/add-people-to-offision/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3444f0b1acadb3dbf399a53b4e955cc8e7817835.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdalpqhlm8tehgnuffutx-l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIddlffpcpwy39hstrowrokj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdqkowmsqph9al-r1x2pjj6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/issue-a-card-to-someone/" TargetMode="External"/><Relationship Id="rId-6adbybwof_oju5fgf82a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../faq/can-access-be-revoked-when-somebody-leaves/" TargetMode="External"/><Relationship Id="rId9m_3otnnvpc6ntje_awwm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/add-people-to-offision/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3444f0b1acadb3dbf399a53b4e955cc8e7817835.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>從 Microsoft 365 同步使用者</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>