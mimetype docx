--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdalpqhlm8tehgnuffutx-l">
+      <w:hyperlink w:history="1" r:id="rIdlnohty93he_-yab6exe_c">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/integrations/sync-people-from-microsoft-365/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">開啟使用者同步後，Offision 裡有哪些人由你的 Microsoft 365 目錄決定。新進同事不需要任何人
 新增就會出現，離職同事也不需要任何人記得就會消失。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -121,51 +121,51 @@
         <w:t xml:space="preserve">。
 其他模式的整合卡片上沒有 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">同步用戶</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 這一列，取而代之的是 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">已連結用戶</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，那是列出曾經
 登入過的人，而不是同步。請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddlffpcpwy39hstrowrokj">
+      <w:hyperlink w:history="1" r:id="rIdtyqegzfoonhmjtex7cj9h">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">該選擇哪一種 Microsoft 365 連接方式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">需要準備</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -583,51 +583,51 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">同步卡號選項</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 也在這裡，而它是這一頁唯一可以不理會的欄位：維持 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">不作同步</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。
 卡號不會隨 Microsoft 365 同步一起進來，請改在 Offision 內發放 — 請見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqkowmsqph9al-r1x2pjj6">
+      <w:hyperlink w:history="1" r:id="rIdlkp8z2cu1zyi1lc6afemf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">發放門禁卡給某個人</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">儲存後就會執行第一次同步。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. 確認結果</w:t>
@@ -702,87 +702,87 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Note:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 同步開啟期間，由 Microsoft 365 決定有哪些人存在。從目錄移除的人——或被移出同步群組的人——
 會在下一次執行時連同屬於他的東西一起從 Offision 移除。這是功能正常運作的樣子。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">**「移除」是指從目錄中移除，不是在目錄裡被封鎖。**在 Microsoft 365 封鎖某人的登入，
 他的帳戶仍然在，所以同步照樣看得到他，他在 Offision 也依然是有效的使用者。只有在那邊
 刪除帳戶，這邊才會跟著移除 — 如果貴公司處理離職者的方式就是封鎖，這一點會有影響。
 至於同步完全碰不到的東西，請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-6adbybwof_oju5fgf82a">
+      <w:hyperlink w:history="1" r:id="rIdvq5mukpdztm-yyicpaa-k">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">離職時可以自動撤銷存取權與已發出的通行證嗎？</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">關閉</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 同步並不會刪除任何人。已經同步進來的人會留在 Offision，只是不再從 Microsoft 365
 更新。關閉時 Offision 會這樣提示你，那段警告值得讀完，而不是直接按過去。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">直接在 Offision 新增的人，兩種情況下都不受影響——請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9m_3otnnvpc6ntje_awwm">
+      <w:hyperlink w:history="1" r:id="rIdrn5uybjny1zpycnvc8ddi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">新增使用者到 Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">出問題時</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -1513,51 +1513,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdalpqhlm8tehgnuffutx-l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIddlffpcpwy39hstrowrokj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdqkowmsqph9al-r1x2pjj6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/issue-a-card-to-someone/" TargetMode="External"/><Relationship Id="rId-6adbybwof_oju5fgf82a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../faq/can-access-be-revoked-when-somebody-leaves/" TargetMode="External"/><Relationship Id="rId9m_3otnnvpc6ntje_awwm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/add-people-to-offision/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3444f0b1acadb3dbf399a53b4e955cc8e7817835.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdlnohty93he_-yab6exe_c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdtyqegzfoonhmjtex7cj9h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdlkp8z2cu1zyi1lc6afemf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/issue-a-card-to-someone/" TargetMode="External"/><Relationship Id="rIdvq5mukpdztm-yyicpaa-k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../faq/can-access-be-revoked-when-somebody-leaves/" TargetMode="External"/><Relationship Id="rIdrn5uybjny1zpycnvc8ddi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/add-people-to-offision/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/efe045d6e3b86b7c3aaf8f13e95be0c87e9a3a76.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>從 Microsoft 365 同步使用者</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>