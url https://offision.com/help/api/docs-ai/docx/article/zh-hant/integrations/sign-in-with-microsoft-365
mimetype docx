--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">讓使用者以 Microsoft 365 登入</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">在登入頁面放上 Microsoft 按鈕，讓大家用公司帳戶而不是 Offision 密碼登入。整合連接好之後 只需兩分鐘。</w:t>
+        <w:t xml:space="preserve">在登入頁面放上 Microsoft 按鈕，讓大家用公司帳戶而不是 Offision 密碼登入。整合連接好之後只需兩分鐘。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8fgbhcmhgzjggnyraewrk">
+      <w:hyperlink w:history="1" r:id="rId5g5ru5wlcsrgokzt0qdkf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/integrations/sign-in-with-microsoft-365/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">開啟單一登入後，Offision 的登入頁面上會出現 Microsoft 按鈕，大家可以直接使用早已登入的
 公司帳戶。不用再記第二組密碼，也沒有第二組密碼要重設。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -110,51 +110,51 @@
         <w:t xml:space="preserve">
 不是每一種連接都能讓人登入。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">僅資源模式</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 與 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">資源日曆模式</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 只存取房間日曆，因此完全
 不帶登入權限——這個設定是不存在，而不是被關掉。請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2srgryiuavv4llxbbhdgh">
+      <w:hyperlink w:history="1" r:id="rId9jgpum9inavlofbxbh450">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">該選擇哪一種 Microsoft 365 連接方式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">需要準備</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -169,51 +169,51 @@
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">決定按鈕上要寫什麼</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">若使用
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2z_5aaqymg4bj9q0_jtux">
+      <w:hyperlink w:history="1" r:id="rIdv9t9szz4jbuk-brr5gya5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">自己的 Entra ID 應用程式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">，
 重新導向 URI 必須已加入該應用程式註冊</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 設定在哪裡</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -408,51 +408,51 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 決定新進人員落在哪裡</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這裡設定的預設使用者群組會套用到透過這個整合進來的人。一個成功登入卻沒有落入任何群組的人，
 可以登入卻什麼都預約不了，而在他看來那像是帳戶壞掉，而不是權限設定。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">如果你的使用者是從目錄而來、而非首次登入時建立，請與
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjmj_l4g_jrm0mzcprpa4l">
+      <w:hyperlink w:history="1" r:id="rIdgso3hbxx65fkk2booaluf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">從 Microsoft 365 同步使用者</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 一起設定，並讓兩邊保持一致。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. 確認結果</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -489,51 +489,51 @@
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在 Offision 自己的應用程式模式與委派模式下，登入走的是 Offision 的共用註冊。沒有東西要
 設定，也沒有東西會過期。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpklvnoh6vgjk6dsnmdmuk">
+      <w:hyperlink w:history="1" r:id="rIda74usa8qsyrhmbbdldlcr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">自己的 Entra ID 應用程式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 下，登入使用你的註冊。你可以沿用整合的憑證，也可以為登入另外配一組用戶端，而且 ADFS 是
 OAuth 之外的選擇。這也是重新導向 URI 重要的原因：少了它，Microsoft 沒有地方把人送回來。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">出問題時</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
@@ -735,51 +735,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2830"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">有些人能登入、有些人不行</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6530"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">那些人還不在 Offision 裡——請參閱 </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdxpwqjlcugqdulujijllr1">
+            <w:hyperlink w:history="1" r:id="rIdz8ebf_rkfaxua4rsoolcn">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">從 Microsoft 365 同步使用者</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2830"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">出現兩個 Microsoft 按鈕而沒人知道該按哪個</w:t>
             </w:r>
@@ -1240,51 +1240,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId8fgbhcmhgzjggnyraewrk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/sign-in-with-microsoft-365/" TargetMode="External"/><Relationship Id="rId2srgryiuavv4llxbbhdgh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rId2z_5aaqymg4bj9q0_jtux" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-with-your-own-entra-app/" TargetMode="External"/><Relationship Id="rIdjmj_l4g_jrm0mzcprpa4l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdpklvnoh6vgjk6dsnmdmuk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-with-your-own-entra-app/" TargetMode="External"/><Relationship Id="rIdxpwqjlcugqdulujijllr1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4e172672cde218da07db985082ed7ddd2c14b379.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId5g5ru5wlcsrgokzt0qdkf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/sign-in-with-microsoft-365/" TargetMode="External"/><Relationship Id="rId9jgpum9inavlofbxbh450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdv9t9szz4jbuk-brr5gya5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-with-your-own-entra-app/" TargetMode="External"/><Relationship Id="rIdgso3hbxx65fkk2booaluf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIda74usa8qsyrhmbbdldlcr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-with-your-own-entra-app/" TargetMode="External"/><Relationship Id="rIdz8ebf_rkfaxua4rsoolcn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4e172672cde218da07db985082ed7ddd2c14b379.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>讓使用者以 Microsoft 365 登入</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>