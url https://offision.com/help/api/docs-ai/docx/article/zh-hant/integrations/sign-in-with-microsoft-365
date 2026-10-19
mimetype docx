--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5g5ru5wlcsrgokzt0qdkf">
+      <w:hyperlink w:history="1" r:id="rIdv_qhnxevbndkpu1-woaio">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/integrations/sign-in-with-microsoft-365/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">開啟單一登入後，Offision 的登入頁面上會出現 Microsoft 按鈕，大家可以直接使用早已登入的
 公司帳戶。不用再記第二組密碼，也沒有第二組密碼要重設。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -110,51 +110,51 @@
         <w:t xml:space="preserve">
 不是每一種連接都能讓人登入。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">僅資源模式</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 與 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">資源日曆模式</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 只存取房間日曆，因此完全
 不帶登入權限——這個設定是不存在，而不是被關掉。請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9jgpum9inavlofbxbh450">
+      <w:hyperlink w:history="1" r:id="rIdxuvgudclvx1qy1mhyak6n">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">該選擇哪一種 Microsoft 365 連接方式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">需要準備</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -169,51 +169,51 @@
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">決定按鈕上要寫什麼</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">若使用
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdv9t9szz4jbuk-brr5gya5">
+      <w:hyperlink w:history="1" r:id="rIdapq40xvr0zwbsoahj-x_l">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">自己的 Entra ID 應用程式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">，
 重新導向 URI 必須已加入該應用程式註冊</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 設定在哪裡</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -408,51 +408,51 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 決定新進人員落在哪裡</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這裡設定的預設使用者群組會套用到透過這個整合進來的人。一個成功登入卻沒有落入任何群組的人，
 可以登入卻什麼都預約不了，而在他看來那像是帳戶壞掉，而不是權限設定。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">如果你的使用者是從目錄而來、而非首次登入時建立，請與
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgso3hbxx65fkk2booaluf">
+      <w:hyperlink w:history="1" r:id="rIdgrbuqtm4tn2-y3viehq13">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">從 Microsoft 365 同步使用者</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 一起設定，並讓兩邊保持一致。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. 確認結果</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -489,51 +489,51 @@
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在 Offision 自己的應用程式模式與委派模式下，登入走的是 Offision 的共用註冊。沒有東西要
 設定，也沒有東西會過期。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIda74usa8qsyrhmbbdldlcr">
+      <w:hyperlink w:history="1" r:id="rIdru4z8plastqm_wqkjak_v">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">自己的 Entra ID 應用程式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 下，登入使用你的註冊。你可以沿用整合的憑證，也可以為登入另外配一組用戶端，而且 ADFS 是
 OAuth 之外的選擇。這也是重新導向 URI 重要的原因：少了它，Microsoft 沒有地方把人送回來。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">出問題時</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
@@ -735,51 +735,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2830"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">有些人能登入、有些人不行</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6530"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">那些人還不在 Offision 裡——請參閱 </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdz8ebf_rkfaxua4rsoolcn">
+            <w:hyperlink w:history="1" r:id="rIdje5cpc7n-gqmtrm8vdo0s">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">從 Microsoft 365 同步使用者</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2830"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">出現兩個 Microsoft 按鈕而沒人知道該按哪個</w:t>
             </w:r>
@@ -1240,51 +1240,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId5g5ru5wlcsrgokzt0qdkf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/sign-in-with-microsoft-365/" TargetMode="External"/><Relationship Id="rId9jgpum9inavlofbxbh450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdv9t9szz4jbuk-brr5gya5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-with-your-own-entra-app/" TargetMode="External"/><Relationship Id="rIdgso3hbxx65fkk2booaluf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIda74usa8qsyrhmbbdldlcr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-with-your-own-entra-app/" TargetMode="External"/><Relationship Id="rIdz8ebf_rkfaxua4rsoolcn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4e172672cde218da07db985082ed7ddd2c14b379.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdv_qhnxevbndkpu1-woaio" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/sign-in-with-microsoft-365/" TargetMode="External"/><Relationship Id="rIdxuvgudclvx1qy1mhyak6n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdapq40xvr0zwbsoahj-x_l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-with-your-own-entra-app/" TargetMode="External"/><Relationship Id="rIdgrbuqtm4tn2-y3viehq13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdru4z8plastqm_wqkjak_v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-with-your-own-entra-app/" TargetMode="External"/><Relationship Id="rIdje5cpc7n-gqmtrm8vdo0s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fbcdf4f3a1050b359cb1ff977badc2c66f674833.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>讓使用者以 Microsoft 365 登入</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>