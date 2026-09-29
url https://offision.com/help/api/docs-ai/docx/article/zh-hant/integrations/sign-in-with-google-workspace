--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -52,99 +52,99 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfnmxmchs730ju7eesld0k">
+      <w:hyperlink w:history="1" r:id="rIdyozzjkmovpyb28pjmmpe6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/integrations/sign-in-with-google-workspace/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">開啟單一登入之後，Offision 的登入頁會出現一個 Google 按鈕，大家直接用早就登入著的公司
 帳戶。不必記第二組密碼，改了第一組也沒有第二組要跟著重設。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 不是每一種連接都能讓人登入。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">資源日曆模式</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 只觸及房間日曆，不觸及其他任何東西，
 因此完全不帶登入權限——設定不是被關閉，而是根本不會出現。請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnnxpfddb-xzaf9x0sktw7">
+      <w:hyperlink w:history="1" r:id="rIdmrnrrdy1zp73kddvwuqm_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">該選擇哪一種 Google Workspace 連接方式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">需要準備</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -158,51 +158,51 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">決定按鈕上要寫什麼</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">若使用 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrx4hzljtdqiz8xc23otqy">
+      <w:hyperlink w:history="1" r:id="rId8rsmtwsrob8s8n07n4cym">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">自訂的 OAuth 應用程式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">：
 登入用的重新導向 URI 已加進 OAuth 用戶端</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 找到設定</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -425,76 +425,76 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">登入憑證從哪裡來</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">當登入行為和日曆那一側不一致時，知道這點會有幫助。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">使用 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdk_jpqzkn9hcbxv70r7ngr">
+      <w:hyperlink w:history="1" r:id="rIdvf2wugwmfbwxkxrnfkpjo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">快速連接</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 時，登入走的是 Offision 共用
 的註冊。沒有東西要設定，也沒有東西會過期。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">使用 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzfigp9kqb51zn0d_mnc4-">
+      <w:hyperlink w:history="1" r:id="rIdzxp1stea3nfixm5nlupj7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">自訂的 OAuth 應用程式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 時，登入用的
 是你自己的 OAuth 用戶端。這也是重新導向 URI 之所以重要的原因：少了它，Google 沒有地方
 把人送回來，而症狀看起來像密碼被拒絕。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">出問題時</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
@@ -1255,51 +1255,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdfnmxmchs730ju7eesld0k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/sign-in-with-google-workspace/" TargetMode="External"/><Relationship Id="rIdnnxpfddb-xzaf9x0sktw7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../google-workspace-connection-modes/" TargetMode="External"/><Relationship Id="rIdrx4hzljtdqiz8xc23otqy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-google-workspace-with-your-own-app/" TargetMode="External"/><Relationship Id="rIdk_jpqzkn9hcbxv70r7ngr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-google-workspace-quick-connect/" TargetMode="External"/><Relationship Id="rIdzfigp9kqb51zn0d_mnc4-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-google-workspace-with-your-own-app/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0d7ca06f0629495bf7dc4968eb223e2762284b91.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdyozzjkmovpyb28pjmmpe6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/sign-in-with-google-workspace/" TargetMode="External"/><Relationship Id="rIdmrnrrdy1zp73kddvwuqm_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../google-workspace-connection-modes/" TargetMode="External"/><Relationship Id="rId8rsmtwsrob8s8n07n4cym" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-google-workspace-with-your-own-app/" TargetMode="External"/><Relationship Id="rIdvf2wugwmfbwxkxrnfkpjo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-google-workspace-quick-connect/" TargetMode="External"/><Relationship Id="rIdzxp1stea3nfixm5nlupj7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-google-workspace-with-your-own-app/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0d7ca06f0629495bf7dc4968eb223e2762284b91.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>讓使用者以 Google Workspace 登入</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>