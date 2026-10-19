--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,99 +52,99 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyozzjkmovpyb28pjmmpe6">
+      <w:hyperlink w:history="1" r:id="rIdlpgok0vrne0pflq8iiqw6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/integrations/sign-in-with-google-workspace/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">開啟單一登入之後，Offision 的登入頁會出現一個 Google 按鈕，大家直接用早就登入著的公司
 帳戶。不必記第二組密碼，改了第一組也沒有第二組要跟著重設。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 不是每一種連接都能讓人登入。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">資源日曆模式</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 只觸及房間日曆，不觸及其他任何東西，
 因此完全不帶登入權限——設定不是被關閉，而是根本不會出現。請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmrnrrdy1zp73kddvwuqm_">
+      <w:hyperlink w:history="1" r:id="rIdmv8ldp2szjt9tsuysyrfp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">該選擇哪一種 Google Workspace 連接方式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">需要準備</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -158,51 +158,51 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">決定按鈕上要寫什麼</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">若使用 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8rsmtwsrob8s8n07n4cym">
+      <w:hyperlink w:history="1" r:id="rIdyqsrlvicpfp2elm23_mm4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">自訂的 OAuth 應用程式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">：
 登入用的重新導向 URI 已加進 OAuth 用戶端</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 找到設定</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -425,76 +425,76 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">登入憑證從哪裡來</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">當登入行為和日曆那一側不一致時，知道這點會有幫助。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">使用 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvf2wugwmfbwxkxrnfkpjo">
+      <w:hyperlink w:history="1" r:id="rIdkzoznmlrc9wz4pntyoz9z">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">快速連接</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 時，登入走的是 Offision 共用
 的註冊。沒有東西要設定，也沒有東西會過期。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">使用 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzxp1stea3nfixm5nlupj7">
+      <w:hyperlink w:history="1" r:id="rId_6qjlohmpeayucphsdxgp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">自訂的 OAuth 應用程式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 時，登入用的
 是你自己的 OAuth 用戶端。這也是重新導向 URI 之所以重要的原因：少了它，Google 沒有地方
 把人送回來，而症狀看起來像密碼被拒絕。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">出問題時</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
@@ -1255,51 +1255,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdyozzjkmovpyb28pjmmpe6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/sign-in-with-google-workspace/" TargetMode="External"/><Relationship Id="rIdmrnrrdy1zp73kddvwuqm_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../google-workspace-connection-modes/" TargetMode="External"/><Relationship Id="rId8rsmtwsrob8s8n07n4cym" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-google-workspace-with-your-own-app/" TargetMode="External"/><Relationship Id="rIdvf2wugwmfbwxkxrnfkpjo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-google-workspace-quick-connect/" TargetMode="External"/><Relationship Id="rIdzxp1stea3nfixm5nlupj7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-google-workspace-with-your-own-app/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0d7ca06f0629495bf7dc4968eb223e2762284b91.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdlpgok0vrne0pflq8iiqw6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/sign-in-with-google-workspace/" TargetMode="External"/><Relationship Id="rIdmv8ldp2szjt9tsuysyrfp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../google-workspace-connection-modes/" TargetMode="External"/><Relationship Id="rIdyqsrlvicpfp2elm23_mm4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-google-workspace-with-your-own-app/" TargetMode="External"/><Relationship Id="rIdkzoznmlrc9wz4pntyoz9z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-google-workspace-quick-connect/" TargetMode="External"/><Relationship Id="rId_6qjlohmpeayucphsdxgp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-google-workspace-with-your-own-app/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/af6537b0f644ab732c1fc032b06a45fa029b144f.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>讓使用者以 Google Workspace 登入</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>