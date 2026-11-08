--- v2 (2026-10-19)
+++ v3 (2026-11-08)
@@ -52,99 +52,99 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlpgok0vrne0pflq8iiqw6">
+      <w:hyperlink w:history="1" r:id="rIdgg2zy2kuv0tbslxezafpl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/integrations/sign-in-with-google-workspace/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">開啟單一登入之後，Offision 的登入頁會出現一個 Google 按鈕，大家直接用早就登入著的公司
 帳戶。不必記第二組密碼，改了第一組也沒有第二組要跟著重設。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 不是每一種連接都能讓人登入。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">資源日曆模式</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 只觸及房間日曆，不觸及其他任何東西，
 因此完全不帶登入權限——設定不是被關閉，而是根本不會出現。請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmv8ldp2szjt9tsuysyrfp">
+      <w:hyperlink w:history="1" r:id="rIdsh881oleervnpovhytlgj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">該選擇哪一種 Google Workspace 連接方式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">需要準備</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -158,51 +158,51 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">決定按鈕上要寫什麼</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">若使用 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyqsrlvicpfp2elm23_mm4">
+      <w:hyperlink w:history="1" r:id="rIdu7gj84test6lt_fndvdtq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">自訂的 OAuth 應用程式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">：
 登入用的重新導向 URI 已加進 OAuth 用戶端</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 找到設定</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -425,76 +425,76 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">登入憑證從哪裡來</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">當登入行為和日曆那一側不一致時，知道這點會有幫助。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">使用 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkzoznmlrc9wz4pntyoz9z">
+      <w:hyperlink w:history="1" r:id="rIdokhuvr0xi0mavuox26ops">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">快速連接</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 時，登入走的是 Offision 共用
 的註冊。沒有東西要設定，也沒有東西會過期。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">使用 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_6qjlohmpeayucphsdxgp">
+      <w:hyperlink w:history="1" r:id="rIda8espdqx7kga1vbbyxkgv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">自訂的 OAuth 應用程式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 時，登入用的
 是你自己的 OAuth 用戶端。這也是重新導向 URI 之所以重要的原因：少了它，Google 沒有地方
 把人送回來，而症狀看起來像密碼被拒絕。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">出問題時</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
@@ -1255,51 +1255,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdlpgok0vrne0pflq8iiqw6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/sign-in-with-google-workspace/" TargetMode="External"/><Relationship Id="rIdmv8ldp2szjt9tsuysyrfp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../google-workspace-connection-modes/" TargetMode="External"/><Relationship Id="rIdyqsrlvicpfp2elm23_mm4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-google-workspace-with-your-own-app/" TargetMode="External"/><Relationship Id="rIdkzoznmlrc9wz4pntyoz9z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-google-workspace-quick-connect/" TargetMode="External"/><Relationship Id="rId_6qjlohmpeayucphsdxgp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-google-workspace-with-your-own-app/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/af6537b0f644ab732c1fc032b06a45fa029b144f.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdgg2zy2kuv0tbslxezafpl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/sign-in-with-google-workspace/" TargetMode="External"/><Relationship Id="rIdsh881oleervnpovhytlgj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../google-workspace-connection-modes/" TargetMode="External"/><Relationship Id="rIdu7gj84test6lt_fndvdtq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-google-workspace-with-your-own-app/" TargetMode="External"/><Relationship Id="rIdokhuvr0xi0mavuox26ops" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-google-workspace-quick-connect/" TargetMode="External"/><Relationship Id="rIda8espdqx7kga1vbbyxkgv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-google-workspace-with-your-own-app/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/af6537b0f644ab732c1fc032b06a45fa029b144f.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>讓使用者以 Google Workspace 登入</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>