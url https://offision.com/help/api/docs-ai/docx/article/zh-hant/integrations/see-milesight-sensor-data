--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">把 Milesight 感應器變成辦公桌與會議室狀態</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">把每台感應器綁到它盯著的辦公桌或會議室，再看它回報什麼——在感應器上、在資源 上、在歷史紀錄裡，以及變成自動簽到與自動登出。</w:t>
+        <w:t xml:space="preserve">把每台感應器綁到它盯著的辦公桌或會議室，再看它回報什麼——在感應器上、在資源上、在歷史紀錄裡，以及變成自動簽到與自動登出。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-04</w:t>
+        <w:t xml:space="preserve">2026-09-09</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5pycpvalo7wliip31pb6b">
+      <w:hyperlink w:history="1" r:id="rIdhziggvcavnlabl6pxz_ah">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/integrations/see-milesight-sensor-data/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">剛出現在 Offision 的感應器會忠實回報，但沒有任何意義——它只是一個說著「有人」的
 序號，對於「哪裡」沒有意見。把它綁到一張辦公桌或一個會議室，才會變成別人看得懂
 的狀態。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -623,52 +623,93 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">把使用狀態變成簽到與登出</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這就是綁定到 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">資源</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> 的用意，也是在辦公桌上裝佔用感應器最主要的理由。設定在
-資源的政策裡：</w:t>
+        <w:t xml:space="preserve"> 的用意，也是在辦公桌上裝佔用感應器最主要的理由。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">設定在資源規則的 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">其他</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 頁、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">傳感器</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 群組裡，而不是大多數人第一個會去找的簽到頁。
+每一列，以及那些防止它在錯誤時機觸發的設定，都在
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdwf5w0gfqj6ucgzhfg6bqb">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">讓感應器替預約簽到、登出與延長</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">
+逐一說明。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
           <w:bottom w:type="dxa" w:w="80"/>
           <w:right w:type="dxa" w:w="120"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3060"/>
         <w:gridCol w:w="6300"/>
       </w:tblGrid>
@@ -942,51 +983,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 太短，大家去吃午餐時房間就被釋出了。另外有一個設定可以對
 全日預約完全忽略自動登出，全日的辦公桌預約通常需要它。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這兩者讀的都是感應器送來的同一個 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">有人／沒人</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。完全不需要人數，這也是為什麼
 佔用感應器就夠用了——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxcudjse2ptj2a23ltzp2f">
+      <w:hyperlink w:history="1" r:id="rIduz9h5r9qplqgnvlnr5eaq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">以及為什麼這些型號做不到更多</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在面板、看板與樓層平面圖上</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">辦公桌或會議室一旦綁定，它的狀態就和其他任何狀態一樣傳出去：樓層平面圖上那張
@@ -1237,51 +1278,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1667"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">狀態停在最後一個值</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7693"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">感應器不再回報了。它的頁面會顯示最後一次回報的時間——參見</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdmfkrxpgh8hmvqec8vdeti">
+            <w:hyperlink w:history="1" r:id="rIdigsrtn4jwymxeflzzfrms">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">連接的疑難排解</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1667"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">換了感應器卻什麼都沒變</w:t>
             </w:r>
@@ -1742,51 +1783,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId5pycpvalo7wliip31pb6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/see-milesight-sensor-data/" TargetMode="External"/><Relationship Id="rIdxcudjse2ptj2a23ltzp2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-milesight-sensors-report/#&#36889;&#19977;&#20491;&#22411;&#34399;&#19981;&#26371;&#25976;&#20154;&#25976;" TargetMode="External"/><Relationship Id="rIdmfkrxpgh8hmvqec8vdeti" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-milesight-sensors/#&#20986;&#21839;&#38988;&#26178;" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e5bc7cddc97b93d9f537850d16065a0845934e96.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhziggvcavnlabl6pxz_ah" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/see-milesight-sensor-data/" TargetMode="External"/><Relationship Id="rIdwf5w0gfqj6ucgzhfg6bqb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-and-out-by-occupancy-sensor/" TargetMode="External"/><Relationship Id="rIduz9h5r9qplqgnvlnr5eaq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-milesight-sensors-report/#&#36889;&#19977;&#20491;&#22411;&#34399;&#19981;&#26371;&#25976;&#20154;&#25976;" TargetMode="External"/><Relationship Id="rIdigsrtn4jwymxeflzzfrms" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-milesight-sensors/#&#20986;&#21839;&#38988;&#26178;" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e5bc7cddc97b93d9f537850d16065a0845934e96.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>把 Milesight 感應器變成辦公桌與會議室狀態</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>