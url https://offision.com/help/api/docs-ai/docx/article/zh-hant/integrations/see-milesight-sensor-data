--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-09</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhziggvcavnlabl6pxz_ah">
+      <w:hyperlink w:history="1" r:id="rIdb6gch48o9mm0z7dqbtfqw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/integrations/see-milesight-sensor-data/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">剛出現在 Offision 的感應器會忠實回報，但沒有任何意義——它只是一個說著「有人」的
 序號，對於「哪裡」沒有意見。把它綁到一張辦公桌或一個會議室，才會變成別人看得懂
 的狀態。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -655,51 +655,51 @@
       <w:r>
         <w:t xml:space="preserve">設定在資源規則的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 頁、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">傳感器</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 群組裡，而不是大多數人第一個會去找的簽到頁。
 每一列，以及那些防止它在錯誤時機觸發的設定，都在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwf5w0gfqj6ucgzhfg6bqb">
+      <w:hyperlink w:history="1" r:id="rId-wrbtaoscyvnsqi6aze-k">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">讓感應器替預約簽到、登出與延長</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 逐一說明。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
@@ -983,51 +983,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 太短，大家去吃午餐時房間就被釋出了。另外有一個設定可以對
 全日預約完全忽略自動登出，全日的辦公桌預約通常需要它。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這兩者讀的都是感應器送來的同一個 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">有人／沒人</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。完全不需要人數，這也是為什麼
 佔用感應器就夠用了——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduz9h5r9qplqgnvlnr5eaq">
+      <w:hyperlink w:history="1" r:id="rIdjmoa-rwn4kerwnfo4xnjo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">以及為什麼這些型號做不到更多</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在面板、看板與樓層平面圖上</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">辦公桌或會議室一旦綁定，它的狀態就和其他任何狀態一樣傳出去：樓層平面圖上那張
@@ -1278,51 +1278,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1667"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">狀態停在最後一個值</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7693"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">感應器不再回報了。它的頁面會顯示最後一次回報的時間——參見</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdigsrtn4jwymxeflzzfrms">
+            <w:hyperlink w:history="1" r:id="rIdmo7errrytn4xg_pxvmvys">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">連接的疑難排解</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1667"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">換了感應器卻什麼都沒變</w:t>
             </w:r>
@@ -1783,51 +1783,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhziggvcavnlabl6pxz_ah" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/see-milesight-sensor-data/" TargetMode="External"/><Relationship Id="rIdwf5w0gfqj6ucgzhfg6bqb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-and-out-by-occupancy-sensor/" TargetMode="External"/><Relationship Id="rIduz9h5r9qplqgnvlnr5eaq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-milesight-sensors-report/#&#36889;&#19977;&#20491;&#22411;&#34399;&#19981;&#26371;&#25976;&#20154;&#25976;" TargetMode="External"/><Relationship Id="rIdigsrtn4jwymxeflzzfrms" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-milesight-sensors/#&#20986;&#21839;&#38988;&#26178;" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e5bc7cddc97b93d9f537850d16065a0845934e96.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdb6gch48o9mm0z7dqbtfqw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/see-milesight-sensor-data/" TargetMode="External"/><Relationship Id="rId-wrbtaoscyvnsqi6aze-k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-and-out-by-occupancy-sensor/" TargetMode="External"/><Relationship Id="rIdjmoa-rwn4kerwnfo4xnjo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-milesight-sensors-report/#&#36889;&#19977;&#20491;&#22411;&#34399;&#19981;&#26371;&#25976;&#20154;&#25976;" TargetMode="External"/><Relationship Id="rIdmo7errrytn4xg_pxvmvys" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-milesight-sensors/#&#20986;&#21839;&#38988;&#26178;" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ded654de88b33979bfcdbe89d8424e9bc834d395.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>把 Milesight 感應器變成辦公桌與會議室狀態</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>