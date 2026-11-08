--- v2 (2026-10-18)
+++ v3 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-09</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdb6gch48o9mm0z7dqbtfqw">
+      <w:hyperlink w:history="1" r:id="rIdvmxflczty-y8ick2qr1bt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/integrations/see-milesight-sensor-data/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">剛出現在 Offision 的感應器會忠實回報，但沒有任何意義——它只是一個說著「有人」的
 序號，對於「哪裡」沒有意見。把它綁到一張辦公桌或一個會議室，才會變成別人看得懂
 的狀態。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -655,51 +655,51 @@
       <w:r>
         <w:t xml:space="preserve">設定在資源規則的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 頁、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">傳感器</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 群組裡，而不是大多數人第一個會去找的簽到頁。
 每一列，以及那些防止它在錯誤時機觸發的設定，都在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-wrbtaoscyvnsqi6aze-k">
+      <w:hyperlink w:history="1" r:id="rIdkqt5nno5uhm3l0qktpoac">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">讓感應器替預約簽到、登出與延長</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 逐一說明。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
@@ -983,51 +983,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 太短，大家去吃午餐時房間就被釋出了。另外有一個設定可以對
 全日預約完全忽略自動登出，全日的辦公桌預約通常需要它。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這兩者讀的都是感應器送來的同一個 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">有人／沒人</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。完全不需要人數，這也是為什麼
 佔用感應器就夠用了——
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjmoa-rwn4kerwnfo4xnjo">
+      <w:hyperlink w:history="1" r:id="rIdkczaq9sw6eskbdss8womu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">以及為什麼這些型號做不到更多</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在面板、看板與樓層平面圖上</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">辦公桌或會議室一旦綁定，它的狀態就和其他任何狀態一樣傳出去：樓層平面圖上那張
@@ -1278,51 +1278,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1667"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">狀態停在最後一個值</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7693"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">感應器不再回報了。它的頁面會顯示最後一次回報的時間——參見</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdmo7errrytn4xg_pxvmvys">
+            <w:hyperlink w:history="1" r:id="rIdznfvaoz4wx31oknrlan3j">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">連接的疑難排解</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1667"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">換了感應器卻什麼都沒變</w:t>
             </w:r>
@@ -1783,51 +1783,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdb6gch48o9mm0z7dqbtfqw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/see-milesight-sensor-data/" TargetMode="External"/><Relationship Id="rId-wrbtaoscyvnsqi6aze-k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-and-out-by-occupancy-sensor/" TargetMode="External"/><Relationship Id="rIdjmoa-rwn4kerwnfo4xnjo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-milesight-sensors-report/#&#36889;&#19977;&#20491;&#22411;&#34399;&#19981;&#26371;&#25976;&#20154;&#25976;" TargetMode="External"/><Relationship Id="rIdmo7errrytn4xg_pxvmvys" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-milesight-sensors/#&#20986;&#21839;&#38988;&#26178;" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ded654de88b33979bfcdbe89d8424e9bc834d395.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdvmxflczty-y8ick2qr1bt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/see-milesight-sensor-data/" TargetMode="External"/><Relationship Id="rIdkqt5nno5uhm3l0qktpoac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-and-out-by-occupancy-sensor/" TargetMode="External"/><Relationship Id="rIdkczaq9sw6eskbdss8womu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-milesight-sensors-report/#&#36889;&#19977;&#20491;&#22411;&#34399;&#19981;&#26371;&#25976;&#20154;&#25976;" TargetMode="External"/><Relationship Id="rIdznfvaoz4wx31oknrlan3j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-milesight-sensors/#&#20986;&#21839;&#38988;&#26178;" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ded654de88b33979bfcdbe89d8424e9bc834d395.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>把 Milesight 感應器變成辦公桌與會議室狀態</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>