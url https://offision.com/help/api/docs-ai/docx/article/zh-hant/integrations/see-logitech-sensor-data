--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdr0gfcmimt1wxo5bn-ygo0">
+      <w:hyperlink w:history="1" r:id="rIde3hsrzdqdft9bofyeflcu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/integrations/see-logitech-sensor-data/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">一台 Logitech 裝置同步之後，它的讀數就不再屬於那台裝置。讀數會落在它所在的空間上，往上
 彙整到會議室與樓層，再從那裡浮現到各處——每個地方回答的是不同的問題。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
@@ -440,51 +440,51 @@
         <w:t xml:space="preserve">Rally Board 65</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 上有作用，其他一律沒有。會議室自己的
 人數會進到摘要與報表，但永遠不會進到簽到。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在數位看板上</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">看板可以即時帶出這些讀數——資訊列的人數與空氣品質標籤，以及環境與佔用狀態小工具。看板讀的
 是它的螢幕所綁定的樓層與會議室，所以一間已連結的 Logitech 會議室，它的數字會出現在立在那裡
 的那面螢幕上。資訊列怎麼設定是數位看板的文章：
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjltzbdib8wy0_unfp4diu">
+      <w:hyperlink w:history="1" r:id="rIdkz3gwiyflhkxryf2v_ccd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">資訊列小工具</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">空氣標籤需要會議室裡真的有空氣感測器。一間 Logitech 硬體只有 Rally Bar 的會議室，可以顯示
 人數與佔用狀態，但永遠顯示不了溫度或 CO2——室內沒有任何東西在量它們。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -525,51 +525,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">在 Logitech Sync 中開啟</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 是最短的路徑，而且會落在同一台裝置上。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">在 Logitech 改名會改變 Offision 的顯示:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 因為產品系列是從裝置名稱讀出來的，在 Logitech Sync 改名可能會在下一次同步時讓空氣圖磚
 多出來或消失。請在名稱中保留產品名——請見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdseu6-8pq7ff3ogw_zfuag">
+      <w:hyperlink w:history="1" r:id="rId1n-qhnek0nzrn8ccqqs3j">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Logitech Sync 帶進 Offision 的內容</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -994,51 +994,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdr0gfcmimt1wxo5bn-ygo0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/see-logitech-sensor-data/" TargetMode="External"/><Relationship Id="rIdjltzbdib8wy0_unfp4diu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/signage/info-bar/" TargetMode="External"/><Relationship Id="rIdseu6-8pq7ff3ogw_zfuag" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-logitech-sync-reports/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIde3hsrzdqdft9bofyeflcu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/see-logitech-sensor-data/" TargetMode="External"/><Relationship Id="rIdkz3gwiyflhkxryf2v_ccd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/signage/info-bar/" TargetMode="External"/><Relationship Id="rId1n-qhnek0nzrn8ccqqs3j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-logitech-sync-reports/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>在 Offision 各處查看 Logitech 感測器數據</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>