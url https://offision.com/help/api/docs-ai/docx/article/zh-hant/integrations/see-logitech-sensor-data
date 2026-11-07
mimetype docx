--- v1 (2026-10-18)
+++ v2 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIde3hsrzdqdft9bofyeflcu">
+      <w:hyperlink w:history="1" r:id="rIdldeqignjju_6mn2rn8-a6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/integrations/see-logitech-sensor-data/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">一台 Logitech 裝置同步之後，它的讀數就不再屬於那台裝置。讀數會落在它所在的空間上，往上
 彙整到會議室與樓層，再從那裡浮現到各處——每個地方回答的是不同的問題。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
@@ -440,51 +440,51 @@
         <w:t xml:space="preserve">Rally Board 65</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 上有作用，其他一律沒有。會議室自己的
 人數會進到摘要與報表，但永遠不會進到簽到。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在數位看板上</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">看板可以即時帶出這些讀數——資訊列的人數與空氣品質標籤，以及環境與佔用狀態小工具。看板讀的
 是它的螢幕所綁定的樓層與會議室，所以一間已連結的 Logitech 會議室，它的數字會出現在立在那裡
 的那面螢幕上。資訊列怎麼設定是數位看板的文章：
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkz3gwiyflhkxryf2v_ccd">
+      <w:hyperlink w:history="1" r:id="rIdnzurizzxjaprel6r5ot_p">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">資訊列小工具</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">空氣標籤需要會議室裡真的有空氣感測器。一間 Logitech 硬體只有 Rally Bar 的會議室，可以顯示
 人數與佔用狀態，但永遠顯示不了溫度或 CO2——室內沒有任何東西在量它們。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -525,51 +525,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">在 Logitech Sync 中開啟</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 是最短的路徑，而且會落在同一台裝置上。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">在 Logitech 改名會改變 Offision 的顯示:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 因為產品系列是從裝置名稱讀出來的，在 Logitech Sync 改名可能會在下一次同步時讓空氣圖磚
 多出來或消失。請在名稱中保留產品名——請見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1n-qhnek0nzrn8ccqqs3j">
+      <w:hyperlink w:history="1" r:id="rIdwnt6b8_a6eo_ifnk57aag">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Logitech Sync 帶進 Offision 的內容</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -994,51 +994,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIde3hsrzdqdft9bofyeflcu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/see-logitech-sensor-data/" TargetMode="External"/><Relationship Id="rIdkz3gwiyflhkxryf2v_ccd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/signage/info-bar/" TargetMode="External"/><Relationship Id="rId1n-qhnek0nzrn8ccqqs3j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-logitech-sync-reports/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdldeqignjju_6mn2rn8-a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/see-logitech-sensor-data/" TargetMode="External"/><Relationship Id="rIdnzurizzxjaprel6r5ot_p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/signage/info-bar/" TargetMode="External"/><Relationship Id="rIdwnt6b8_a6eo_ifnk57aag" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-logitech-sync-reports/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>在 Offision 各處查看 Logitech 感測器數據</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>