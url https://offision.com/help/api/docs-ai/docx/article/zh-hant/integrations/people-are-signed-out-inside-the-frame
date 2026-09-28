--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,110 +26,110 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在框架裡一直被要求重新登入</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">嵌入的應用程式顯示出來了，卻始終無法保持登入，每次重新整理都退回登入頁。原因 不是嵌入設定，而是瀏覽器不願意為位於另一個網站之中的頁面保留工作階段。</w:t>
+        <w:t xml:space="preserve">嵌入的應用程式顯示出來了，卻始終無法保持登入，每次重新整理都退回登入頁。原因不是嵌入設定，而是瀏覽器不願意為位於另一個網站之中的頁面保留工作階段。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-01</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdc8wpquybabjxhiyv1afnb">
+      <w:hyperlink w:history="1" r:id="rIdgap0vibye2cpzds4smlnw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/integrations/people-are-signed-out-inside-the-frame/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">應用程式有顯示出來嗎？:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這一頁講的是框架裡有顯示 Offision、但就是留不住登入的情況。框架整片空白是另一個
 問題 — 見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdudp30gywxcnbglfcnfkti">
+      <w:hyperlink w:history="1" r:id="rIdrdayn_o_98nxtw0mindg1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">嵌入的頁面空白或拒絕顯示</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">允許的網站</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 只決定誰可以放置這個頁面，其他一概不管。應用程式出現在畫面上之後
 能不能保持登入，取決於瀏覽器願不願意為一個與外層網站不同站台的頁面保留工作階段，
@@ -801,51 +801,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdc8wpquybabjxhiyv1afnb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/people-are-signed-out-inside-the-frame/" TargetMode="External"/><Relationship Id="rIdudp30gywxcnbglfcnfkti" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-embedded-page-refuses-to-display/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdgap0vibye2cpzds4smlnw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/people-are-signed-out-inside-the-frame/" TargetMode="External"/><Relationship Id="rIdrdayn_o_98nxtw0mindg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-embedded-page-refuses-to-display/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>在框架裡一直被要求重新登入</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>