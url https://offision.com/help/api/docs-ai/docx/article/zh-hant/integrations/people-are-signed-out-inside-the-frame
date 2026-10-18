--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,84 +52,84 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-01</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgap0vibye2cpzds4smlnw">
+      <w:hyperlink w:history="1" r:id="rId64mktrgpa2ikpk4qgk_uy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/integrations/people-are-signed-out-inside-the-frame/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">應用程式有顯示出來嗎？:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這一頁講的是框架裡有顯示 Offision、但就是留不住登入的情況。框架整片空白是另一個
 問題 — 見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrdayn_o_98nxtw0mindg1">
+      <w:hyperlink w:history="1" r:id="rIdeqvqdsymut9npdp_6uifd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">嵌入的頁面空白或拒絕顯示</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">允許的網站</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 只決定誰可以放置這個頁面，其他一概不管。應用程式出現在畫面上之後
 能不能保持登入，取決於瀏覽器願不願意為一個與外層網站不同站台的頁面保留工作階段，
@@ -801,51 +801,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdgap0vibye2cpzds4smlnw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/people-are-signed-out-inside-the-frame/" TargetMode="External"/><Relationship Id="rIdrdayn_o_98nxtw0mindg1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-embedded-page-refuses-to-display/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId64mktrgpa2ikpk4qgk_uy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/people-are-signed-out-inside-the-frame/" TargetMode="External"/><Relationship Id="rIdeqvqdsymut9npdp_6uifd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-embedded-page-refuses-to-display/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>在框架裡一直被要求重新登入</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>