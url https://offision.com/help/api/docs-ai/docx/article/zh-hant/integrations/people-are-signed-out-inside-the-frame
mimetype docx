--- v2 (2026-10-18)
+++ v3 (2026-11-08)
@@ -52,84 +52,84 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-01</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId64mktrgpa2ikpk4qgk_uy">
+      <w:hyperlink w:history="1" r:id="rIdh9nvzynunts0vsm7ot6ke">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/integrations/people-are-signed-out-inside-the-frame/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">應用程式有顯示出來嗎？:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這一頁講的是框架裡有顯示 Offision、但就是留不住登入的情況。框架整片空白是另一個
 問題 — 見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdeqvqdsymut9npdp_6uifd">
+      <w:hyperlink w:history="1" r:id="rIdfzfk3m664v27qxn4okkzv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">嵌入的頁面空白或拒絕顯示</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">允許的網站</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 只決定誰可以放置這個頁面，其他一概不管。應用程式出現在畫面上之後
 能不能保持登入，取決於瀏覽器願不願意為一個與外層網站不同站台的頁面保留工作階段，
@@ -801,51 +801,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId64mktrgpa2ikpk4qgk_uy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/people-are-signed-out-inside-the-frame/" TargetMode="External"/><Relationship Id="rIdeqvqdsymut9npdp_6uifd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-embedded-page-refuses-to-display/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdh9nvzynunts0vsm7ot6ke" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/people-are-signed-out-inside-the-frame/" TargetMode="External"/><Relationship Id="rIdfzfk3m664v27qxn4okkzv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-embedded-page-refuses-to-display/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>在框架裡一直被要求重新登入</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>