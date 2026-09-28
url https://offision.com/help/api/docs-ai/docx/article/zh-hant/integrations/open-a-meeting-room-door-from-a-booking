--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,136 +26,136 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">為預約的人開啟會議室門</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">會議室門不會有人掃描任何東西 — 門禁系統必須事先知道誰在什麼時候預約了這個房間。 存下每個人的卡號、訂閱預約變更，再把它們變成門的權限。</w:t>
+        <w:t xml:space="preserve">會議室門不會有人掃描任何東西 — 門禁系統必須事先知道誰在什麼時候預約了這個房間。存下每個人的卡號、訂閱預約變更，再把它們變成門的權限。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdz1ec3jedjcrrvsbfvwwaj">
+      <w:hyperlink w:history="1" r:id="rIdsympy02xy7zjhujt9sv3r">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/integrations/open-a-meeting-room-door-from-a-booking/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">大堂閘門和會議室門不是同一個問題。在閘門，訪客舉起訪客證，讀卡機問 Offision 這張證
 現在有沒有效 — 請見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIde_dezh92s4h8vj6kc9jqv">
+      <w:hyperlink w:history="1" r:id="rIdvn5wzwj0mhfprezyofdly">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">用 Offision 訪客證開啟閘門</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。
 在會議室門，沒有人掃描任何東西：有人拿著每天都帶著的員工卡走過來，而門必須已經知道
 這個人預約了這個房間的這個時段。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">所以流程是反過來的：Offision 事先把預約告訴您的系統，您的系統在人到之前把它變成權限。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 一套已經存有員工卡、並且能接收回呼的門禁系統，以及一組 Offision API 憑證。如果還沒建立，
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdglemgw4_u8sek3ddza4ac">
+      <w:hyperlink w:history="1" r:id="rIdzsuwnzdsasyzcv1dcfyhy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">連接您自己的系統</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 說明了憑證、權限範圍與 IP限制。
 這裡需要 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:fill="F5F5F7" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve">user.readwrite</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 與 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -231,51 +231,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，所以一個人可以持有多張)，卡片交回時用
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">移除通行卡</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 清掉。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">沒有這一步，門對誰都不會開：預約指的是人，門讀的是卡，而把兩者接起來的只有卡號。
 同樣這些號碼也可以在管理主控台裡手動發放與匯入 — 請見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrsgzgo4zzv9k9w58a4puf">
+      <w:hyperlink w:history="1" r:id="rIdm1mi3-gwf1ta8rhgpwmla">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">門禁卡的運作方式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. 訂閱預約變更</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">註冊資源預約訂閱，提供您的回呼 URL 和您關心的資源。當這些資源上的預約被建立、移動或
@@ -651,51 +651,51 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Note:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 如果您本來就沒有門禁系統，這是繞遠路。在門上裝一個 AXIS 繼電器，是通往同樣結果的
 近路得多的一條 — 請見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhfb3znhnilzcdvedzxis8">
+      <w:hyperlink w:history="1" r:id="rId9shpgxz9n9qwn72-7jd2j">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">連接 AXIS 門鎖繼電器</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1120,51 +1120,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdz1ec3jedjcrrvsbfvwwaj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/open-a-meeting-room-door-from-a-booking/" TargetMode="External"/><Relationship Id="rIde_dezh92s4h8vj6kc9jqv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../verify-visitor-badges-with-your-own-system/" TargetMode="External"/><Relationship Id="rIdglemgw4_u8sek3ddza4ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-your-own-systems/" TargetMode="External"/><Relationship Id="rIdrsgzgo4zzv9k9w58a4puf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/how-access-cards-work/" TargetMode="External"/><Relationship Id="rIdhfb3znhnilzcdvedzxis8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/devices/connect-an-axis-door-lock/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdsympy02xy7zjhujt9sv3r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/open-a-meeting-room-door-from-a-booking/" TargetMode="External"/><Relationship Id="rIdvn5wzwj0mhfprezyofdly" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../verify-visitor-badges-with-your-own-system/" TargetMode="External"/><Relationship Id="rIdzsuwnzdsasyzcv1dcfyhy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-your-own-systems/" TargetMode="External"/><Relationship Id="rIdm1mi3-gwf1ta8rhgpwmla" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/how-access-cards-work/" TargetMode="External"/><Relationship Id="rId9shpgxz9n9qwn72-7jd2j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/devices/connect-an-axis-door-lock/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>為預約的人開啟會議室門</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>