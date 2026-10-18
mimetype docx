--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,110 +52,110 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsympy02xy7zjhujt9sv3r">
+      <w:hyperlink w:history="1" r:id="rIdynhzxl9ff21_igt_yjeif">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/integrations/open-a-meeting-room-door-from-a-booking/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">大堂閘門和會議室門不是同一個問題。在閘門，訪客舉起訪客證，讀卡機問 Offision 這張證
 現在有沒有效 — 請見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvn5wzwj0mhfprezyofdly">
+      <w:hyperlink w:history="1" r:id="rIdimkfdpmdomtwcrpv0weo-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">用 Offision 訪客證開啟閘門</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。
 在會議室門，沒有人掃描任何東西：有人拿著每天都帶著的員工卡走過來，而門必須已經知道
 這個人預約了這個房間的這個時段。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">所以流程是反過來的：Offision 事先把預約告訴您的系統，您的系統在人到之前把它變成權限。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 一套已經存有員工卡、並且能接收回呼的門禁系統，以及一組 Offision API 憑證。如果還沒建立，
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzsuwnzdsasyzcv1dcfyhy">
+      <w:hyperlink w:history="1" r:id="rIdw3qgff8sla6jhxf9e4a98">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">連接您自己的系統</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 說明了憑證、權限範圍與 IP限制。
 這裡需要 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:fill="F5F5F7" w:val="clear"/>
         </w:rPr>
         <w:t xml:space="preserve">user.readwrite</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 與 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -231,51 +231,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，所以一個人可以持有多張)，卡片交回時用
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">移除通行卡</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 清掉。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">沒有這一步，門對誰都不會開：預約指的是人，門讀的是卡，而把兩者接起來的只有卡號。
 同樣這些號碼也可以在管理主控台裡手動發放與匯入 — 請見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdm1mi3-gwf1ta8rhgpwmla">
+      <w:hyperlink w:history="1" r:id="rId2_rygicxetvt6ltkvp5w-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">門禁卡的運作方式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. 訂閱預約變更</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">註冊資源預約訂閱，提供您的回呼 URL 和您關心的資源。當這些資源上的預約被建立、移動或
@@ -651,51 +651,51 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Note:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 如果您本來就沒有門禁系統，這是繞遠路。在門上裝一個 AXIS 繼電器，是通往同樣結果的
 近路得多的一條 — 請見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9shpgxz9n9qwn72-7jd2j">
+      <w:hyperlink w:history="1" r:id="rIdq803hckvwzmdsbjbdfydn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">連接 AXIS 門鎖繼電器</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1120,51 +1120,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdsympy02xy7zjhujt9sv3r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/open-a-meeting-room-door-from-a-booking/" TargetMode="External"/><Relationship Id="rIdvn5wzwj0mhfprezyofdly" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../verify-visitor-badges-with-your-own-system/" TargetMode="External"/><Relationship Id="rIdzsuwnzdsasyzcv1dcfyhy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-your-own-systems/" TargetMode="External"/><Relationship Id="rIdm1mi3-gwf1ta8rhgpwmla" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/how-access-cards-work/" TargetMode="External"/><Relationship Id="rId9shpgxz9n9qwn72-7jd2j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/devices/connect-an-axis-door-lock/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdynhzxl9ff21_igt_yjeif" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/open-a-meeting-room-door-from-a-booking/" TargetMode="External"/><Relationship Id="rIdimkfdpmdomtwcrpv0weo-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../verify-visitor-badges-with-your-own-system/" TargetMode="External"/><Relationship Id="rIdw3qgff8sla6jhxf9e4a98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-your-own-systems/" TargetMode="External"/><Relationship Id="rId2_rygicxetvt6ltkvp5w-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/how-access-cards-work/" TargetMode="External"/><Relationship Id="rIdq803hckvwzmdsbjbdfydn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/devices/connect-an-axis-door-lock/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>為預約的人開啟會議室門</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>