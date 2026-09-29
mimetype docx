--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,114 +26,114 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">該選擇哪一種 Microsoft 365 連接方式</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Offision 連接 Microsoft 365 的方式分成應用程式與委派兩種。差別在於由誰核准、能觸及 多遠：應用程式只要一次管理員核准，之後全部自動同步；委派則以一個登入的帳戶身分運作， 只能觸及那個帳戶看得到的範圍。</w:t>
+        <w:t xml:space="preserve">Offision 連接 Microsoft 365 的方式分成應用程式與委派兩種。差別在於由誰核准、能觸及多遠：應用程式只要一次管理員核准，之後全部自動同步；委派則以一個登入的帳戶身分運作，只能觸及那個帳戶看得到的範圍。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4n7logpl5khnwsur5tcqo">
+      <w:hyperlink w:history="1" r:id="rIdchyd6o1lanhc1hnyaoebm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/integrations/microsoft-365-connection-modes/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision 與 Microsoft 365 之間只有一條連接，但建立這條連接的方式有三種。三種都會同步
 房間日曆，差別在於還有哪些東西會自動進來，以及需要誰來核准。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">請在連接之前做這個選擇。之後仍可更改，但其中兩種變更是單向的。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">一條連接 — 或者好幾條：第二個 Microsoft 365 組織、並用的 Google Workspace，
 各自都有自己的卡片。見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdl3sj2rvmv16mqkq3yuu83">
+      <w:hyperlink w:history="1" r:id="rIdjqz5bpb-ruqkg3za2kcqv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">連接多個目錄</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">應用程式，還是委派</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -990,51 +990,51 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">由你的 Microsoft 365 全域管理員為整個組織核准一次。之後不會再要求任何人核准，也不牽涉
 任何個別信箱——正因為如此，房間、使用者與使用者群組才能全部自動保持最新。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這個模式下 Offision 不會儲存用戶端識別碼，也不會儲存用戶端密碼，只記錄是哪一個
 Microsoft 365 目錄在什麼時候被核准。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">對大多數組織來說這是正確的選擇。請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdx-dcnqe55ul-les4knnh7">
+      <w:hyperlink w:history="1" r:id="rIdmt6ozzba7lpgbqvqtz5-o">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">以應用程式模式連接 Microsoft 365</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Note:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 應用程式模式僅適用於全球版雲端。若使用由 21Vianet 營運的 Microsoft 365，請改用委派模式
@@ -1046,51 +1046,51 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">委派模式</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">由一個人以 Microsoft 帳戶登入，之後 Offision 的所有動作都建立在該帳戶的日曆權限上。
 不需要具備管理員權限的人，也不會對整個組織授予任何東西：這條連接只看得到那一個帳戶
 看得到的信箱。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">因此房間要一次一個位址地新增，而且每個房間信箱都要先把存取權授予委派帳戶；使用者是
 匯入而不是同步，使用者群組則完全不支援。請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqr4auzfcfj4guot9jzizq">
+      <w:hyperlink w:history="1" r:id="rId9mcjne62sh_dbrddncz1l">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">以委派模式連接 Microsoft 365</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">自己的 Entra ID 應用程式</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">如果你的安全政策不接受 Offision 的應用程式註冊，可以在 Microsoft Entra ID 自行註冊一個
@@ -1656,51 +1656,51 @@
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">連接精靈會列出每個模式所需的 Microsoft Graph 權限，並附上 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">複製</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 按鈕，可以直接把清單
 交給管理應用程式註冊的人。請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkonsxeac8k5gsvrud6bam">
+      <w:hyperlink w:history="1" r:id="rIdjvobef5wfoq5adw1nx9zs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">以自己的 Entra ID 應用程式連接 Microsoft 365</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4629150"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="m365-customize-mode-step-zh-hant" descr="自訂精靈的模式步驟：左邊是應用程式，右邊是委派。" title="自訂精靈的模式步驟：左邊是應用程式，右邊是委派。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -1766,51 +1766,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Microsoft 365 預設不允許組織外的帳戶預約資源，而沒有 Microsoft 365 帳戶的 Offision
 使用者正屬於這一類。因此這些預約會改以 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">代理預約帳號</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 的名義送出。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">沒有設定的話，只有已連結的帳戶能預約同步進來的房間，其他人則會在毫無提示的情況下無法
 預約。請在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlvn1njemn8trlbe_kvpqi">
+      <w:hyperlink w:history="1" r:id="rIdnlvnllnvdwupnqkc28e1d">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">從 Microsoft 365 同步房間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 的流程中設定，並使用專為此用途新建的帳戶，而不是某位同事的帳戶。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">之後仍可更改</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1957,75 +1957,75 @@
       <w:r>
         <w:t xml:space="preserve">從哪裡開始</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → marketplace/apps (系統整合)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">連接完成後，接著值得設定的是
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtjzf54vcsj0rxe6ltei_h">
+      <w:hyperlink w:history="1" r:id="rIdj49wjz0qlhyccfmiu5opd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">使用者</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdioe3inl2mdetnlerekhdd">
+      <w:hyperlink w:history="1" r:id="rIdsjs4idrftsjwpotmwkqxe">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">房間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 與
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5dpbhjwis_f1d8o9v1kpf">
+      <w:hyperlink w:history="1" r:id="rIdgkduyea3ctvrmy8zp9hhv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">登入</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2450,51 +2450,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId4n7logpl5khnwsur5tcqo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdl3sj2rvmv16mqkq3yuu83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-more-than-one-directory/" TargetMode="External"/><Relationship Id="rIdx-dcnqe55ul-les4knnh7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-application-mode/" TargetMode="External"/><Relationship Id="rIdqr4auzfcfj4guot9jzizq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-delegate-mode/" TargetMode="External"/><Relationship Id="rIdkonsxeac8k5gsvrud6bam" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-with-your-own-entra-app/" TargetMode="External"/><Relationship Id="rIdlvn1njemn8trlbe_kvpqi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdtjzf54vcsj0rxe6ltei_h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdioe3inl2mdetnlerekhdd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rId5dpbhjwis_f1d8o9v1kpf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-microsoft-365/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/40136c906fa1de48ac3f3aaa6a4f43fa1ea22e16.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ada7f10c3acb6be1a127b9d6dd3a6143c2045ea1.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdchyd6o1lanhc1hnyaoebm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdjqz5bpb-ruqkg3za2kcqv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-more-than-one-directory/" TargetMode="External"/><Relationship Id="rIdmt6ozzba7lpgbqvqtz5-o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-application-mode/" TargetMode="External"/><Relationship Id="rId9mcjne62sh_dbrddncz1l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-delegate-mode/" TargetMode="External"/><Relationship Id="rIdjvobef5wfoq5adw1nx9zs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-with-your-own-entra-app/" TargetMode="External"/><Relationship Id="rIdnlvnllnvdwupnqkc28e1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdj49wjz0qlhyccfmiu5opd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdsjs4idrftsjwpotmwkqxe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdgkduyea3ctvrmy8zp9hhv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-microsoft-365/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/40136c906fa1de48ac3f3aaa6a4f43fa1ea22e16.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ada7f10c3acb6be1a127b9d6dd3a6143c2045ea1.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>該選擇哪一種 Microsoft 365 連接方式</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>