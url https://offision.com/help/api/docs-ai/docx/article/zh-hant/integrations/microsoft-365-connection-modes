--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,88 +52,88 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdchyd6o1lanhc1hnyaoebm">
+      <w:hyperlink w:history="1" r:id="rIdhlewznwhauubcvxsnredt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/integrations/microsoft-365-connection-modes/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision 與 Microsoft 365 之間只有一條連接，但建立這條連接的方式有三種。三種都會同步
 房間日曆，差別在於還有哪些東西會自動進來，以及需要誰來核准。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">請在連接之前做這個選擇。之後仍可更改，但其中兩種變更是單向的。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">一條連接 — 或者好幾條：第二個 Microsoft 365 組織、並用的 Google Workspace，
 各自都有自己的卡片。見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjqz5bpb-ruqkg3za2kcqv">
+      <w:hyperlink w:history="1" r:id="rId-u9qeee8c-6uqdk--vipv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">連接多個目錄</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">應用程式，還是委派</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -990,51 +990,51 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">由你的 Microsoft 365 全域管理員為整個組織核准一次。之後不會再要求任何人核准，也不牽涉
 任何個別信箱——正因為如此，房間、使用者與使用者群組才能全部自動保持最新。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這個模式下 Offision 不會儲存用戶端識別碼，也不會儲存用戶端密碼，只記錄是哪一個
 Microsoft 365 目錄在什麼時候被核准。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">對大多數組織來說這是正確的選擇。請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmt6ozzba7lpgbqvqtz5-o">
+      <w:hyperlink w:history="1" r:id="rIdqtwkhlgobxycjwzaf1_qo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">以應用程式模式連接 Microsoft 365</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Note:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 應用程式模式僅適用於全球版雲端。若使用由 21Vianet 營運的 Microsoft 365，請改用委派模式
@@ -1046,51 +1046,51 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">委派模式</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">由一個人以 Microsoft 帳戶登入，之後 Offision 的所有動作都建立在該帳戶的日曆權限上。
 不需要具備管理員權限的人，也不會對整個組織授予任何東西：這條連接只看得到那一個帳戶
 看得到的信箱。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">因此房間要一次一個位址地新增，而且每個房間信箱都要先把存取權授予委派帳戶；使用者是
 匯入而不是同步，使用者群組則完全不支援。請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9mcjne62sh_dbrddncz1l">
+      <w:hyperlink w:history="1" r:id="rIdlh3gwpkwmhg3trjplpv9r">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">以委派模式連接 Microsoft 365</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">自己的 Entra ID 應用程式</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">如果你的安全政策不接受 Offision 的應用程式註冊，可以在 Microsoft Entra ID 自行註冊一個
@@ -1656,51 +1656,51 @@
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">連接精靈會列出每個模式所需的 Microsoft Graph 權限，並附上 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">複製</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 按鈕，可以直接把清單
 交給管理應用程式註冊的人。請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjvobef5wfoq5adw1nx9zs">
+      <w:hyperlink w:history="1" r:id="rIdh5mmzi7poxvl1qckuiifc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">以自己的 Entra ID 應用程式連接 Microsoft 365</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4629150"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="m365-customize-mode-step-zh-hant" descr="自訂精靈的模式步驟：左邊是應用程式，右邊是委派。" title="自訂精靈的模式步驟：左邊是應用程式，右邊是委派。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -1766,51 +1766,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Microsoft 365 預設不允許組織外的帳戶預約資源，而沒有 Microsoft 365 帳戶的 Offision
 使用者正屬於這一類。因此這些預約會改以 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">代理預約帳號</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 的名義送出。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">沒有設定的話，只有已連結的帳戶能預約同步進來的房間，其他人則會在毫無提示的情況下無法
 預約。請在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnlvnllnvdwupnqkc28e1d">
+      <w:hyperlink w:history="1" r:id="rIduqe4qnjcbxtclpxjrrfes">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">從 Microsoft 365 同步房間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 的流程中設定，並使用專為此用途新建的帳戶，而不是某位同事的帳戶。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">之後仍可更改</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1957,75 +1957,75 @@
       <w:r>
         <w:t xml:space="preserve">從哪裡開始</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → marketplace/apps (系統整合)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">連接完成後，接著值得設定的是
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdj49wjz0qlhyccfmiu5opd">
+      <w:hyperlink w:history="1" r:id="rIdgktl6kgcdfmxxt9qkxihr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">使用者</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsjs4idrftsjwpotmwkqxe">
+      <w:hyperlink w:history="1" r:id="rIdmonzebpsgkqez7e9odgg_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">房間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 與
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgkduyea3ctvrmy8zp9hhv">
+      <w:hyperlink w:history="1" r:id="rIdkneqf-9ce0etldiuqqgoi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">登入</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -2450,51 +2450,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdchyd6o1lanhc1hnyaoebm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdjqz5bpb-ruqkg3za2kcqv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-more-than-one-directory/" TargetMode="External"/><Relationship Id="rIdmt6ozzba7lpgbqvqtz5-o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-application-mode/" TargetMode="External"/><Relationship Id="rId9mcjne62sh_dbrddncz1l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-delegate-mode/" TargetMode="External"/><Relationship Id="rIdjvobef5wfoq5adw1nx9zs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-with-your-own-entra-app/" TargetMode="External"/><Relationship Id="rIdnlvnllnvdwupnqkc28e1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdj49wjz0qlhyccfmiu5opd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdsjs4idrftsjwpotmwkqxe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdgkduyea3ctvrmy8zp9hhv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-microsoft-365/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/40136c906fa1de48ac3f3aaa6a4f43fa1ea22e16.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ada7f10c3acb6be1a127b9d6dd3a6143c2045ea1.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhlewznwhauubcvxsnredt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rId-u9qeee8c-6uqdk--vipv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-more-than-one-directory/" TargetMode="External"/><Relationship Id="rIdqtwkhlgobxycjwzaf1_qo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-application-mode/" TargetMode="External"/><Relationship Id="rIdlh3gwpkwmhg3trjplpv9r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-delegate-mode/" TargetMode="External"/><Relationship Id="rIdh5mmzi7poxvl1qckuiifc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-with-your-own-entra-app/" TargetMode="External"/><Relationship Id="rIduqe4qnjcbxtclpxjrrfes" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdgktl6kgcdfmxxt9qkxihr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdmonzebpsgkqez7e9odgg_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdkneqf-9ce0etldiuqqgoi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-microsoft-365/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/852941677f1996a397b7c55fa02274ebed9c045c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/690f9c9716665e9b96877a1e3d78fc01d00044b3.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>該選擇哪一種 Microsoft 365 連接方式</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>