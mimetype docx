--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">讓您自己的系統發出訪客證代碼</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">給那些只接受自家門禁所產生憑證的大樓使用。Offision 會把訪客證建立起來但先不寄出， 等您的訪客管理系統提供它要帶的代碼之後，才記錄上去並寄出郵件。</w:t>
+        <w:t xml:space="preserve">給那些只接受自家門禁所產生憑證的大樓使用。Offision 會把訪客證建立起來但先不寄出，等您的訪客管理系統提供它要帶的代碼之後，才記錄上去並寄出郵件。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzmfcf7hnpttybz3bszt20">
+      <w:hyperlink w:history="1" r:id="rIdd8nxqabjs9jgc9ovc-h9k">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/integrations/issue-visitor-badge-codes-from-your-own-system/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">有些大樓只接受自家門禁所產生的憑證。在那些地點，Offision 產生的 QR 在閘門前毫無用處，因此必須讓
 Offision 先等一等：訪客證建立起來但先扣住不寄，由您的訪客管理系統提供它要帶的代碼，之後才送到
 訪客手上。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
@@ -152,51 +152,51 @@
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">要求外部通行證編碼把發出的時間點往後移：訪客證會扣住不寄，直到您的系統提供它要帶的代碼為止。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 這是訪客整合的進階部分，前提是基礎部分已經在運作。請先閱讀
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzuc7etqmjljp1b-tqszrw">
+      <w:hyperlink w:history="1" r:id="rIdai81conxvvo4m4csgeqtz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">用 Offision 訪客證開啟您的閘門</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。
 另外，您的訪客管理系統那一端需要一位開發人員，既能 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">接收</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Offision 發出的呼叫，也能 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1201,51 +1201,51 @@
               <w:t xml:space="preserve">顯示外部通行證編碼</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> 已關閉但代碼仍顯示</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6310"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">要求外部通行證編碼</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> 是關的 — 這個設定只對外部發出的代碼生效 — 或訪問涉及的另一個地點沒有一併隱藏。詳見</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId2acjkfgcgsw8gl79gnk2r">
+            <w:hyperlink w:history="1" r:id="rIdygo7ymitwcw1ocqs0xuav">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">顯示或隱藏訪客編號</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3050"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">閘門過得了，櫃檯卻找不到這位訪客</w:t>
             </w:r>
@@ -1706,51 +1706,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdzmfcf7hnpttybz3bszt20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/issue-visitor-badge-codes-from-your-own-system/" TargetMode="External"/><Relationship Id="rIdzuc7etqmjljp1b-tqszrw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/integrations/verify-visitor-badges-with-your-own-system/" TargetMode="External"/><Relationship Id="rId2acjkfgcgsw8gl79gnk2r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/visiting/show-or-hide-the-visitor-code/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3521e100faf4241727fefa38f24197c2cd00db6a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6ff4b1bc6bc004d629c3d8b93d02485a9dcb11ae.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdd8nxqabjs9jgc9ovc-h9k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/issue-visitor-badge-codes-from-your-own-system/" TargetMode="External"/><Relationship Id="rIdai81conxvvo4m4csgeqtz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/integrations/verify-visitor-badges-with-your-own-system/" TargetMode="External"/><Relationship Id="rIdygo7ymitwcw1ocqs0xuav" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/visiting/show-or-hide-the-visitor-code/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3521e100faf4241727fefa38f24197c2cd00db6a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6ff4b1bc6bc004d629c3d8b93d02485a9dcb11ae.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>讓您自己的系統發出訪客證代碼</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>