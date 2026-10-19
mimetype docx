--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdd8nxqabjs9jgc9ovc-h9k">
+      <w:hyperlink w:history="1" r:id="rId1lp8_0lkufxnpnkr8hb_0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/integrations/issue-visitor-badge-codes-from-your-own-system/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">有些大樓只接受自家門禁所產生的憑證。在那些地點，Offision 產生的 QR 在閘門前毫無用處，因此必須讓
 Offision 先等一等：訪客證建立起來但先扣住不寄，由您的訪客管理系統提供它要帶的代碼，之後才送到
 訪客手上。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
@@ -152,51 +152,51 @@
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">要求外部通行證編碼把發出的時間點往後移：訪客證會扣住不寄，直到您的系統提供它要帶的代碼為止。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 這是訪客整合的進階部分，前提是基礎部分已經在運作。請先閱讀
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdai81conxvvo4m4csgeqtz">
+      <w:hyperlink w:history="1" r:id="rIdwircqztnn3gxhjktv4q0m">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">用 Offision 訪客證開啟您的閘門</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。
 另外，您的訪客管理系統那一端需要一位開發人員，既能 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">接收</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Offision 發出的呼叫，也能 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1201,51 +1201,51 @@
               <w:t xml:space="preserve">顯示外部通行證編碼</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> 已關閉但代碼仍顯示</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6310"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">要求外部通行證編碼</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> 是關的 — 這個設定只對外部發出的代碼生效 — 或訪問涉及的另一個地點沒有一併隱藏。詳見</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdygo7ymitwcw1ocqs0xuav">
+            <w:hyperlink w:history="1" r:id="rId140s8fp0tvmwf6ttlrxsh">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">顯示或隱藏訪客編號</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3050"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">閘門過得了，櫃檯卻找不到這位訪客</w:t>
             </w:r>
@@ -1706,51 +1706,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdd8nxqabjs9jgc9ovc-h9k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/issue-visitor-badge-codes-from-your-own-system/" TargetMode="External"/><Relationship Id="rIdai81conxvvo4m4csgeqtz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/integrations/verify-visitor-badges-with-your-own-system/" TargetMode="External"/><Relationship Id="rIdygo7ymitwcw1ocqs0xuav" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/visiting/show-or-hide-the-visitor-code/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3521e100faf4241727fefa38f24197c2cd00db6a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6ff4b1bc6bc004d629c3d8b93d02485a9dcb11ae.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId1lp8_0lkufxnpnkr8hb_0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/issue-visitor-badge-codes-from-your-own-system/" TargetMode="External"/><Relationship Id="rIdwircqztnn3gxhjktv4q0m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/integrations/verify-visitor-badges-with-your-own-system/" TargetMode="External"/><Relationship Id="rId140s8fp0tvmwf6ttlrxsh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/visiting/show-or-hide-the-visitor-code/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9a41c1029ca810ae9518874216f8003c36d23229.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6ebe1f9d5f6e2b58405ce50ee4b672a769e50f52.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>讓您自己的系統發出訪客證代碼</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>