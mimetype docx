--- v2 (2026-10-19)
+++ v3 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1lp8_0lkufxnpnkr8hb_0">
+      <w:hyperlink w:history="1" r:id="rIdlw4pbcn6loe5hkc916848">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/integrations/issue-visitor-badge-codes-from-your-own-system/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">有些大樓只接受自家門禁所產生的憑證。在那些地點，Offision 產生的 QR 在閘門前毫無用處，因此必須讓
 Offision 先等一等：訪客證建立起來但先扣住不寄，由您的訪客管理系統提供它要帶的代碼，之後才送到
 訪客手上。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
@@ -152,51 +152,51 @@
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">要求外部通行證編碼把發出的時間點往後移：訪客證會扣住不寄，直到您的系統提供它要帶的代碼為止。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 這是訪客整合的進階部分，前提是基礎部分已經在運作。請先閱讀
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwircqztnn3gxhjktv4q0m">
+      <w:hyperlink w:history="1" r:id="rId7yyxthvtnytygwel56vfk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">用 Offision 訪客證開啟您的閘門</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。
 另外，您的訪客管理系統那一端需要一位開發人員，既能 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">接收</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Offision 發出的呼叫，也能 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1201,51 +1201,51 @@
               <w:t xml:space="preserve">顯示外部通行證編碼</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> 已關閉但代碼仍顯示</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6310"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">要求外部通行證編碼</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> 是關的 — 這個設定只對外部發出的代碼生效 — 或訪問涉及的另一個地點沒有一併隱藏。詳見</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId140s8fp0tvmwf6ttlrxsh">
+            <w:hyperlink w:history="1" r:id="rIdso8l8_h5hmk5e6babfrqa">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">顯示或隱藏訪客編號</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3050"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">閘門過得了，櫃檯卻找不到這位訪客</w:t>
             </w:r>
@@ -1706,51 +1706,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId1lp8_0lkufxnpnkr8hb_0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/issue-visitor-badge-codes-from-your-own-system/" TargetMode="External"/><Relationship Id="rIdwircqztnn3gxhjktv4q0m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/integrations/verify-visitor-badges-with-your-own-system/" TargetMode="External"/><Relationship Id="rId140s8fp0tvmwf6ttlrxsh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/visiting/show-or-hide-the-visitor-code/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9a41c1029ca810ae9518874216f8003c36d23229.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6ebe1f9d5f6e2b58405ce50ee4b672a769e50f52.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdlw4pbcn6loe5hkc916848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/issue-visitor-badge-codes-from-your-own-system/" TargetMode="External"/><Relationship Id="rId7yyxthvtnytygwel56vfk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/integrations/verify-visitor-badges-with-your-own-system/" TargetMode="External"/><Relationship Id="rIdso8l8_h5hmk5e6babfrqa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/visiting/show-or-hide-the-visitor-code/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9a41c1029ca810ae9518874216f8003c36d23229.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6ebe1f9d5f6e2b58405ce50ee4b672a769e50f52.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>讓您自己的系統發出訪客證代碼</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>