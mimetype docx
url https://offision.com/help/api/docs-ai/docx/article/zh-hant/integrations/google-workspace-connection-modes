--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,115 +26,115 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">該選擇哪一種 Google Workspace 連接方式</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Offision 連接 Google Workspace 有兩種方式，其中一種還可以自選模式。 連接前請先讀一次，因為這個選擇決定了之後能做什麼。</w:t>
+        <w:t xml:space="preserve">Offision 連接 Google Workspace 有兩種方式，其中一種還可以自選模式。連接前請先讀一次，因為這個選擇決定了之後能做什麼。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvvyd8wmojxmddveshbdgz">
+      <w:hyperlink w:history="1" r:id="rIdgbitkjcfjqlkrsrdhjxnb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/integrations/google-workspace-connection-modes/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision 與 Google Workspace 之間只有一條連接，但建立這條連接有兩種方式。兩種都會同步
 日曆。差別在於用誰的應用程式註冊，以及你能自行決定 Offision 觸及範圍到什麼程度。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">請在連接前做這個選擇。兩種方式最後都會走到同一個 Google 登入畫面，但只有其中一種讓你
 決定那次登入涵蓋什麼。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">一條連接 — 或者好幾條：第二個 Google Workspace 組織、並用的 Microsoft 365，
 各自都有自己的卡片。見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtu8kjpbkt9fpdqle34gzn">
+      <w:hyperlink w:history="1" r:id="rIdulbgpfmkxxtg3dtya_kvq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">連接多個目錄</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">兩種連接方式</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -466,51 +466,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">半小時，需要兩個人</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">大多數組織適合快速連接。當安全政策不接受 Offision 的應用程式，或你想要比預設更窄的
 模式時，才註冊自己的應用程式——請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2cbhpflbsyenvwjs6r0we">
+      <w:hyperlink w:history="1" r:id="rId3yrmxaf7cwusa-ivytpsl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">以自訂的 OAuth 應用程式連接 Google Workspace</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="2876550"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="gws-hub-card-zh-hant" descr="已連接的 Google Workspace 整合，所有管理項目都在同一張卡片上。" title="已連接的 Google Workspace 整合，所有管理項目都在同一張卡片上。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -667,51 +667,51 @@
         <w:t xml:space="preserve">先連接過 Microsoft 365 的人，會對以下三點感到意外：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">房間一次加一個日曆地址。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 沒有房間瀏覽畫面，也沒有把整個目錄一次匯入的同步。
 Offision 讀取的是委派帳戶自己的日曆清單，所以要等該帳戶在 Google 日曆中訂閱之後，
 房間才能加入。請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkjs2y8twyladrmqemcwr0">
+      <w:hyperlink w:history="1" r:id="rIdfoi8xfl5vyz1gi7ihpxgr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">連接 Google Workspace 的房間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1087,51 +1087,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Google Workspace 不允許組織外的帳戶預約資源。因此當預約的人是 Offision 帳戶而非 Google
 帳戶時，該預約必須以一個 Google 帳戶——</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預約代理帳戶</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">——的名義進行。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">沒有設定的話，只有已連接的帳戶能預約你的 Google 房間，其他人則會在毫無提示的情況下
 無法預約。請在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdioybdgoq4q14nzlwknsgx">
+      <w:hyperlink w:history="1" r:id="rIdedfjey-g7wzy0gxjcdrjm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">連接 Google Workspace 的房間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 的過程中設定，並使用為此新建的帳戶，而不是某位真實員工的帳戶。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Google 做不到的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1184,75 +1184,75 @@
       <w:r>
         <w:t xml:space="preserve">從哪裡開始</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → marketplace/apps (系統整合)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">連接之後，接著值得設定的是
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwdla-u8djutxxxtxocr_-">
+      <w:hyperlink w:history="1" r:id="rIdu_qqmwb7rfqcpmpzwidhs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">房間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdoi8vr33syipuhcdeq3bxg">
+      <w:hyperlink w:history="1" r:id="rIdaiyvhz2xxjrqcvy6srplh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">登入</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 與
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrqw-qtxiqr2pnjfmvubfb">
+      <w:hyperlink w:history="1" r:id="rIdcabotpykugw5gixtsrvy_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Google Meet 連結</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1677,51 +1677,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdvvyd8wmojxmddveshbdgz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/google-workspace-connection-modes/" TargetMode="External"/><Relationship Id="rIdtu8kjpbkt9fpdqle34gzn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-more-than-one-directory/" TargetMode="External"/><Relationship Id="rId2cbhpflbsyenvwjs6r0we" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-google-workspace-with-your-own-app/" TargetMode="External"/><Relationship Id="rIdkjs2y8twyladrmqemcwr0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdioybdgoq4q14nzlwknsgx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdwdla-u8djutxxxtxocr_-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdoi8vr33syipuhcdeq3bxg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-google-workspace/" TargetMode="External"/><Relationship Id="rIdrqw-qtxiqr2pnjfmvubfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-google-meet-links/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/df92d6ab046ce76783d25943a0213c46d2cc5c69.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/71043c1da4a15e23e6f926070a1969a562bd2c6e.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdgbitkjcfjqlkrsrdhjxnb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/google-workspace-connection-modes/" TargetMode="External"/><Relationship Id="rIdulbgpfmkxxtg3dtya_kvq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-more-than-one-directory/" TargetMode="External"/><Relationship Id="rId3yrmxaf7cwusa-ivytpsl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-google-workspace-with-your-own-app/" TargetMode="External"/><Relationship Id="rIdfoi8xfl5vyz1gi7ihpxgr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdedfjey-g7wzy0gxjcdrjm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdu_qqmwb7rfqcpmpzwidhs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdaiyvhz2xxjrqcvy6srplh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-google-workspace/" TargetMode="External"/><Relationship Id="rIdcabotpykugw5gixtsrvy_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-google-meet-links/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/df92d6ab046ce76783d25943a0213c46d2cc5c69.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/71043c1da4a15e23e6f926070a1969a562bd2c6e.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>該選擇哪一種 Google Workspace 連接方式</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>