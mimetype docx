--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,89 +52,89 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgbitkjcfjqlkrsrdhjxnb">
+      <w:hyperlink w:history="1" r:id="rIdglmuyqahavbkdcc3ft_x_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/integrations/google-workspace-connection-modes/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision 與 Google Workspace 之間只有一條連接，但建立這條連接有兩種方式。兩種都會同步
 日曆。差別在於用誰的應用程式註冊，以及你能自行決定 Offision 觸及範圍到什麼程度。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">請在連接前做這個選擇。兩種方式最後都會走到同一個 Google 登入畫面，但只有其中一種讓你
 決定那次登入涵蓋什麼。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">一條連接 — 或者好幾條：第二個 Google Workspace 組織、並用的 Microsoft 365，
 各自都有自己的卡片。見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdulbgpfmkxxtg3dtya_kvq">
+      <w:hyperlink w:history="1" r:id="rIdteamcpq0lgmcl2oufhkua">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">連接多個目錄</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">兩種連接方式</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -466,51 +466,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">半小時，需要兩個人</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">大多數組織適合快速連接。當安全政策不接受 Offision 的應用程式，或你想要比預設更窄的
 模式時，才註冊自己的應用程式——請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3yrmxaf7cwusa-ivytpsl">
+      <w:hyperlink w:history="1" r:id="rIdi7hnhl0yzrhswpjv9gmuz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">以自訂的 OAuth 應用程式連接 Google Workspace</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="2876550"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="gws-hub-card-zh-hant" descr="已連接的 Google Workspace 整合，所有管理項目都在同一張卡片上。" title="已連接的 Google Workspace 整合，所有管理項目都在同一張卡片上。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -667,51 +667,51 @@
         <w:t xml:space="preserve">先連接過 Microsoft 365 的人，會對以下三點感到意外：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">房間一次加一個日曆地址。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 沒有房間瀏覽畫面，也沒有把整個目錄一次匯入的同步。
 Offision 讀取的是委派帳戶自己的日曆清單，所以要等該帳戶在 Google 日曆中訂閱之後，
 房間才能加入。請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfoi8xfl5vyz1gi7ihpxgr">
+      <w:hyperlink w:history="1" r:id="rId6m2lylkokmsuyqttglvfa">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">連接 Google Workspace 的房間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1087,51 +1087,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Google Workspace 不允許組織外的帳戶預約資源。因此當預約的人是 Offision 帳戶而非 Google
 帳戶時，該預約必須以一個 Google 帳戶——</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預約代理帳戶</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">——的名義進行。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">沒有設定的話，只有已連接的帳戶能預約你的 Google 房間，其他人則會在毫無提示的情況下
 無法預約。請在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdedfjey-g7wzy0gxjcdrjm">
+      <w:hyperlink w:history="1" r:id="rId95d7lex3q0desqu83-4dr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">連接 Google Workspace 的房間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 的過程中設定，並使用為此新建的帳戶，而不是某位真實員工的帳戶。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Google 做不到的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1184,75 +1184,75 @@
       <w:r>
         <w:t xml:space="preserve">從哪裡開始</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → marketplace/apps (系統整合)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">連接之後，接著值得設定的是
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdu_qqmwb7rfqcpmpzwidhs">
+      <w:hyperlink w:history="1" r:id="rIdul_q3ifnpwpkxud4gk7zw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">房間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdaiyvhz2xxjrqcvy6srplh">
+      <w:hyperlink w:history="1" r:id="rIdnxdl6r_fqsoubu7nmnxbc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">登入</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 與
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcabotpykugw5gixtsrvy_">
+      <w:hyperlink w:history="1" r:id="rIdphfcrittmsz6hhcrkovzh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Google Meet 連結</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1677,51 +1677,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdgbitkjcfjqlkrsrdhjxnb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/google-workspace-connection-modes/" TargetMode="External"/><Relationship Id="rIdulbgpfmkxxtg3dtya_kvq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-more-than-one-directory/" TargetMode="External"/><Relationship Id="rId3yrmxaf7cwusa-ivytpsl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-google-workspace-with-your-own-app/" TargetMode="External"/><Relationship Id="rIdfoi8xfl5vyz1gi7ihpxgr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdedfjey-g7wzy0gxjcdrjm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdu_qqmwb7rfqcpmpzwidhs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdaiyvhz2xxjrqcvy6srplh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-google-workspace/" TargetMode="External"/><Relationship Id="rIdcabotpykugw5gixtsrvy_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-google-meet-links/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/df92d6ab046ce76783d25943a0213c46d2cc5c69.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/71043c1da4a15e23e6f926070a1969a562bd2c6e.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdglmuyqahavbkdcc3ft_x_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/google-workspace-connection-modes/" TargetMode="External"/><Relationship Id="rIdteamcpq0lgmcl2oufhkua" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-more-than-one-directory/" TargetMode="External"/><Relationship Id="rIdi7hnhl0yzrhswpjv9gmuz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-google-workspace-with-your-own-app/" TargetMode="External"/><Relationship Id="rId6m2lylkokmsuyqttglvfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rId95d7lex3q0desqu83-4dr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdul_q3ifnpwpkxud4gk7zw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdnxdl6r_fqsoubu7nmnxbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-google-workspace/" TargetMode="External"/><Relationship Id="rIdphfcrittmsz6hhcrkovzh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-google-meet-links/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/11e5349a18a622bc5228060ec05a79f20cac6ec7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/61004b973f3f691222231a401c2ad142d9b683da.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>該選擇哪一種 Google Workspace 連接方式</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>