--- v2 (2026-10-19)
+++ v3 (2026-11-08)
@@ -52,89 +52,89 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdglmuyqahavbkdcc3ft_x_">
+      <w:hyperlink w:history="1" r:id="rIdq2hh4oa9yepuduu2k2j8t">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/integrations/google-workspace-connection-modes/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision 與 Google Workspace 之間只有一條連接，但建立這條連接有兩種方式。兩種都會同步
 日曆。差別在於用誰的應用程式註冊，以及你能自行決定 Offision 觸及範圍到什麼程度。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">請在連接前做這個選擇。兩種方式最後都會走到同一個 Google 登入畫面，但只有其中一種讓你
 決定那次登入涵蓋什麼。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">一條連接 — 或者好幾條：第二個 Google Workspace 組織、並用的 Microsoft 365，
 各自都有自己的卡片。見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdteamcpq0lgmcl2oufhkua">
+      <w:hyperlink w:history="1" r:id="rId1z_mg8qjwn-cof9r22zrm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">連接多個目錄</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">兩種連接方式</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -466,51 +466,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">半小時，需要兩個人</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">大多數組織適合快速連接。當安全政策不接受 Offision 的應用程式，或你想要比預設更窄的
 模式時，才註冊自己的應用程式——請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdi7hnhl0yzrhswpjv9gmuz">
+      <w:hyperlink w:history="1" r:id="rIdgqfkz3byu8t_iwkn1us2y">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">以自訂的 OAuth 應用程式連接 Google Workspace</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="2876550"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="gws-hub-card-zh-hant" descr="已連接的 Google Workspace 整合，所有管理項目都在同一張卡片上。" title="已連接的 Google Workspace 整合，所有管理項目都在同一張卡片上。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -667,51 +667,51 @@
         <w:t xml:space="preserve">先連接過 Microsoft 365 的人，會對以下三點感到意外：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">房間一次加一個日曆地址。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 沒有房間瀏覽畫面，也沒有把整個目錄一次匯入的同步。
 Offision 讀取的是委派帳戶自己的日曆清單，所以要等該帳戶在 Google 日曆中訂閱之後，
 房間才能加入。請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6m2lylkokmsuyqttglvfa">
+      <w:hyperlink w:history="1" r:id="rIdhzv4t7bxof6uzrhyrrhgy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">連接 Google Workspace 的房間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1087,51 +1087,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Google Workspace 不允許組織外的帳戶預約資源。因此當預約的人是 Offision 帳戶而非 Google
 帳戶時，該預約必須以一個 Google 帳戶——</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預約代理帳戶</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">——的名義進行。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">沒有設定的話，只有已連接的帳戶能預約你的 Google 房間，其他人則會在毫無提示的情況下
 無法預約。請在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId95d7lex3q0desqu83-4dr">
+      <w:hyperlink w:history="1" r:id="rIdllepjpck40bkmcp31mfi1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">連接 Google Workspace 的房間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 的過程中設定，並使用為此新建的帳戶，而不是某位真實員工的帳戶。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Google 做不到的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1184,75 +1184,75 @@
       <w:r>
         <w:t xml:space="preserve">從哪裡開始</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → marketplace/apps (系統整合)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">連接之後，接著值得設定的是
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdul_q3ifnpwpkxud4gk7zw">
+      <w:hyperlink w:history="1" r:id="rIdyr4exz66wvap5agx4kd0q">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">房間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnxdl6r_fqsoubu7nmnxbc">
+      <w:hyperlink w:history="1" r:id="rIdntr6o6hhjhjwa_v_ixgjq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">登入</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 與
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdphfcrittmsz6hhcrkovzh">
+      <w:hyperlink w:history="1" r:id="rIdngsttwxocyl5qsugrupp5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Google Meet 連結</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1677,51 +1677,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdglmuyqahavbkdcc3ft_x_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/google-workspace-connection-modes/" TargetMode="External"/><Relationship Id="rIdteamcpq0lgmcl2oufhkua" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-more-than-one-directory/" TargetMode="External"/><Relationship Id="rIdi7hnhl0yzrhswpjv9gmuz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-google-workspace-with-your-own-app/" TargetMode="External"/><Relationship Id="rId6m2lylkokmsuyqttglvfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rId95d7lex3q0desqu83-4dr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdul_q3ifnpwpkxud4gk7zw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdnxdl6r_fqsoubu7nmnxbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-google-workspace/" TargetMode="External"/><Relationship Id="rIdphfcrittmsz6hhcrkovzh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-google-meet-links/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/11e5349a18a622bc5228060ec05a79f20cac6ec7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/61004b973f3f691222231a401c2ad142d9b683da.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdq2hh4oa9yepuduu2k2j8t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/google-workspace-connection-modes/" TargetMode="External"/><Relationship Id="rId1z_mg8qjwn-cof9r22zrm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-more-than-one-directory/" TargetMode="External"/><Relationship Id="rIdgqfkz3byu8t_iwkn1us2y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-google-workspace-with-your-own-app/" TargetMode="External"/><Relationship Id="rIdhzv4t7bxof6uzrhyrrhgy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdllepjpck40bkmcp31mfi1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdyr4exz66wvap5agx4kd0q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdntr6o6hhjhjwa_v_ixgjq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-google-workspace/" TargetMode="External"/><Relationship Id="rIdngsttwxocyl5qsugrupp5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-google-meet-links/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/11e5349a18a622bc5228060ec05a79f20cac6ec7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/61004b973f3f691222231a401c2ad142d9b683da.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>該選擇哪一種 Google Workspace 連接方式</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>