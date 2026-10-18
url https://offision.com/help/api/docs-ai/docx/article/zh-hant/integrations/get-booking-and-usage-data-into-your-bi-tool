--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -52,113 +52,113 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-o5vt2tcjjeucwzkjr9gc">
+      <w:hyperlink w:history="1" r:id="rIde-cbsehsrgjrlwra2md5_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/integrations/get-booking-and-usage-data-into-your-bi-tool/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">預約和使用資料離開 Offision 有兩條路：由某個人從報表畫面下載的檔案，或是 REST
 API——它把同一批預約以列的形式回傳，使用率則已經先算好。Power BI、Tableau 和
 其他每一種報表工具，都是走這兩條路的其中一條。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">拿檔案，還是呼叫 API</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">如果今天下午就要一個數字，那就拿檔案。每個清單和報表畫面都能把自己匯出成
 Excel 或 CSV；</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdekegir5dguhse8jw92u35">
+      <w:hyperlink w:history="1" r:id="rIdglizi7cjq005hoismzjry">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">匯出按鈕都在哪裡</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 列了全部，而</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdimg77fvjgvy2b93ajergp">
+      <w:hyperlink w:history="1" r:id="rIduijtgij62rn4k43r0qvod">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">哪份報告回答哪個問題</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 說明每份報表裝了什麼。專為後續分析而做的下載是預約分析的樞紐分析表</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxhw8z1dindsa0z4leajln">
+      <w:hyperlink w:history="1" r:id="rIdm0vx4sfcc89c3vxlisn9g">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">使用者資源使用報告</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">，
 它的活頁簿帶有 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Raw data</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 工作表——每個組合一列的扁平格式，也就是樞紐分析表
 期待的形狀。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -204,51 +204,51 @@
       <w:r>
         <w:t xml:space="preserve"> 建立，可以是長效的
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Access token</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，也可以是拿密鑰換取每日 Bearer 權杖的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">OAuth2 用戶端</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9p65pzszrc88kojohfwlo">
+      <w:hyperlink w:history="1" r:id="rIdxfasqmu9unwlvqpka8gzh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">連接你自己的系統</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 說明了兩者的運作方式和周邊的
 防線。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → marketplace/external-authentication-setting (API認證設定)</w:t>
       </w:r>
     </w:p>
@@ -454,247 +454,247 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1149"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">每一筆預約，以列呈現</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4926"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdetj2f-0-lwzoclfklke8c">
+            <w:hyperlink w:history="1" r:id="rIdck7siriblu_cdpovlkytp">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">資源預約</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3284"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">每筆預約一列，分頁。可依日期、資源、資源類型、召集人、預約狀態或自由文字縮小範圍</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1149"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">同一批預約，以試算表呈現</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4926"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIduxtglnsc0nw_nmyrzjfhx">
+            <w:hyperlink w:history="1" r:id="rId6at8ao4g7ozzp3hap68fx">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">預約匯出</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3284"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">一個 .xlsx 串流，使用你指定的時區，也可只取一個電子郵件網域</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1149"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">每間會議室被用了多少</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4926"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId4popyc2i1t__xljoby7ah">
+            <w:hyperlink w:history="1" r:id="rIdq_mcrw3crafl6oaihz7f2">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">依資源的預約</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3284"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">每個資源的預約次數、使用分鐘數、使用百分比</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1149"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">這個數字怎麼隨時間變化</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4926"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdcqlvezzjb_g80nr_zp5mx">
+            <w:hyperlink w:history="1" r:id="rId9etsrbg1jn9flcnnhwdr5">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">依時間的預約</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3284"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">同樣三個數字，依時段切分——五分鐘到每月</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1149"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">感應器看到的，而不是被預約的</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4926"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId_vjguvramhm15uonu4zjf">
+            <w:hyperlink w:history="1" r:id="rIdmp3prmwbfc9wp9nbry98d">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">依資源的在室</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">，以及依時間的另一支</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3284"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">同樣兩種形狀，但是實測而非預約</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -702,122 +702,122 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1149"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">某一天的訪客人數</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4926"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdhdzwjivmdxzhc0z7xxtwg">
+            <w:hyperlink w:history="1" r:id="rId2m-crwwgb0gp25inrs2wp">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">訪客證統計</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3284"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">那一天的預計、在場、已離開、未到和逾時停留數</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1149"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">ID 背後的名稱</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4926"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdpwimpgtr5pynb83yfe9yv">
+            <w:hyperlink w:history="1" r:id="rIdp9fjhcbgd47cyorzpgqda">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">資源</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">和</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdll7hojzdqd5iatwlqe1rm">
+            <w:hyperlink w:history="1" r:id="rIdlyxuqr47yodrh6fto52zv">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">大樓</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">、</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdadfst8ycfrdiyh2nnxxqe">
+            <w:hyperlink w:history="1" r:id="rIdfnribuzy7e5bs_sah8hrb">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">使用者</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">及其群組</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3284"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">你拿來和數字做關聯的對象。沒有部門這支呼叫——使用者群組是最接近的</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1204,83 +1204,83 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Power BI、Tableau、Zapier 和 Power Automate 都是以
 一般的 REST 呼叫端來接 Offision，或是讀取匯出的檔案。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">沒有任何機制會把擷取推出去。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 最接近的是</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdntvsguz9sgb-pri4tqjzb">
+      <w:hyperlink w:history="1" r:id="rId6xwsko2dpybexp2asqv8b">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">寄出預約摘要</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">，
 它會按排程夾帶一份試算表。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">審計追蹤不在 API 上。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 它只能從自己的畫面下載——見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdv0wtpx757xh3mtkvorea0">
+      <w:hyperlink w:history="1" r:id="rIdjtvk7nz7en2ngyio4iuri">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">審計追蹤</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1726,51 +1726,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId-o5vt2tcjjeucwzkjr9gc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/get-booking-and-usage-data-into-your-bi-tool/" TargetMode="External"/><Relationship Id="rIdekegir5dguhse8jw92u35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/your-data-retention-export-and-deletion/" TargetMode="External"/><Relationship Id="rIdimg77fvjgvy2b93ajergp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/which-report-answers-which-question/" TargetMode="External"/><Relationship Id="rIdxhw8z1dindsa0z4leajln" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/see-how-much-your-rooms-are-used/" TargetMode="External"/><Relationship Id="rId9p65pzszrc88kojohfwlo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-your-own-systems/" TargetMode="External"/><Relationship Id="rIdetj2f-0-lwzoclfklke8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/external-api/#tag/booking/GET/api/external/booking/resource-appointment" TargetMode="External"/><Relationship Id="rIduxtglnsc0nw_nmyrzjfhx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/external-api/#tag/booking/GET/api/external/booking/export/by-bookable-resources" TargetMode="External"/><Relationship Id="rId4popyc2i1t__xljoby7ah" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/external-api/#tag/analyze/GET/api/external/analyze/booking/by-bookable-resources" TargetMode="External"/><Relationship Id="rIdcqlvezzjb_g80nr_zp5mx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/external-api/#tag/analyze/GET/api/external/analyze/booking/by-time" TargetMode="External"/><Relationship Id="rId_vjguvramhm15uonu4zjf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/external-api/#tag/analyze/GET/api/external/analyze/occupancy/by-bookable-resources" TargetMode="External"/><Relationship Id="rIdhdzwjivmdxzhc0z7xxtwg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/external-api/#tag/dashboard/GET/api/external/dashboard/visitor-badge-statistics" TargetMode="External"/><Relationship Id="rIdpwimpgtr5pynb83yfe9yv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/external-api/#tag/bookableresource/GET/api/external/bookable-resource" TargetMode="External"/><Relationship Id="rIdll7hojzdqd5iatwlqe1rm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/external-api/#tag/building/GET/api/external/building" TargetMode="External"/><Relationship Id="rIdadfst8ycfrdiyh2nnxxqe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/external-api/#tag/user/GET/api/external/user" TargetMode="External"/><Relationship Id="rIdntvsguz9sgb-pri4tqjzb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/email-a-summary-of-past-bookings/" TargetMode="External"/><Relationship Id="rIdv0wtpx757xh3mtkvorea0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/what-the-audit-trail-records/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d0ff5fde5eb1d8aa69972ffe53a123ad309cb1b3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/31c21f03d41d4317265416faf38687c9a43a0a91.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIde-cbsehsrgjrlwra2md5_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/get-booking-and-usage-data-into-your-bi-tool/" TargetMode="External"/><Relationship Id="rIdglizi7cjq005hoismzjry" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/your-data-retention-export-and-deletion/" TargetMode="External"/><Relationship Id="rIduijtgij62rn4k43r0qvod" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/which-report-answers-which-question/" TargetMode="External"/><Relationship Id="rIdm0vx4sfcc89c3vxlisn9g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/see-how-much-your-rooms-are-used/" TargetMode="External"/><Relationship Id="rIdxfasqmu9unwlvqpka8gzh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-your-own-systems/" TargetMode="External"/><Relationship Id="rIdck7siriblu_cdpovlkytp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/external-api/#tag/booking/GET/api/external/booking/resource-appointment" TargetMode="External"/><Relationship Id="rId6at8ao4g7ozzp3hap68fx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/external-api/#tag/booking/GET/api/external/booking/export/by-bookable-resources" TargetMode="External"/><Relationship Id="rIdq_mcrw3crafl6oaihz7f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/external-api/#tag/analyze/GET/api/external/analyze/booking/by-bookable-resources" TargetMode="External"/><Relationship Id="rId9etsrbg1jn9flcnnhwdr5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/external-api/#tag/analyze/GET/api/external/analyze/booking/by-time" TargetMode="External"/><Relationship Id="rIdmp3prmwbfc9wp9nbry98d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/external-api/#tag/analyze/GET/api/external/analyze/occupancy/by-bookable-resources" TargetMode="External"/><Relationship Id="rId2m-crwwgb0gp25inrs2wp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/external-api/#tag/dashboard/GET/api/external/dashboard/visitor-badge-statistics" TargetMode="External"/><Relationship Id="rIdp9fjhcbgd47cyorzpgqda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/external-api/#tag/bookableresource/GET/api/external/bookable-resource" TargetMode="External"/><Relationship Id="rIdlyxuqr47yodrh6fto52zv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/external-api/#tag/building/GET/api/external/building" TargetMode="External"/><Relationship Id="rIdfnribuzy7e5bs_sah8hrb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/external-api/#tag/user/GET/api/external/user" TargetMode="External"/><Relationship Id="rId6xwsko2dpybexp2asqv8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/email-a-summary-of-past-bookings/" TargetMode="External"/><Relationship Id="rIdjtvk7nz7en2ngyio4iuri" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/what-the-audit-trail-records/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/842fff4b10f690bfef1037500ca9ea8595efd88b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2e237985ffd9ba1957d4984c0b9c9f5a9cbd55c0.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>把預約與使用資料帶進 BI 工具</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>