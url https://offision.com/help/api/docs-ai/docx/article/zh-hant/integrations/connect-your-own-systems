--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">連接你自己的系統：API、認證與自動化</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">你自己的軟體如何接上 Offision——帶權限範圍的 API 憑證、REST 參考文件與 OpenAPI 文件、供轉址用的系統網址，以及用來自動化的工作流程模組——還有 Offision 沒有提供的東西，例如對外 Webhook。</w:t>
+        <w:t xml:space="preserve">你自己的軟體如何接上 Offision，以及資料如何回到你的軟體——帶權限範圍的 API 憑證、REST 參考文件與 OpenAPI 文件、把預約與使用率、在室資料讀出來做報表或進 BI 工具的呼叫、供轉址用的系統網址，以及用來自動化的工作流程模組。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxep3_y-jkl63ibnzwcguu">
+      <w:hyperlink w:history="1" r:id="rIdps7wv-tg3pllctkjvkkcc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/integrations/connect-your-own-systems/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">你自己的軟體能對 Offision 做的每一件事，都從同一頁開始：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">應用市集</w:t>
       </w:r>
@@ -345,69 +345,82 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">API 涵蓋什麼</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">REST API 能觸及的，和管理控制台一樣：預約和可預約資源，包括面板內容和存取
 金鑰；使用者和使用者群組；大樓；訪客預約和訪客管理；服務項目；置物櫃；電子紙
 控制器；環境、佔用和 IoT 空間感應器，加上 Milesight 閘道器；分析和資訊主頁的
 數據；緊急狀態；以及下面會提到的工作流程 Webhook。沒有籠統的「裝置」區——
 裝置是按種類個別存取的。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">完整的參考文件在本站的 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdymyh_qvst4iptxe6wqn6l">
+      <w:hyperlink w:history="1" r:id="rIdzocy1i54v_-937snu15rv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">External API</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 頁：每個端點、
 它的請求與回應格式，還有可下載到自家工具裡的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">OpenAPI 文件</w:t>
       </w:r>
+      <w:r>
+        <w:t xml:space="preserve">。把預約、會議室
+使用率和在室資料讀出來——做報表、進資料倉儲或 BI 工具——有它自己的一頁：
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdecpw1lml5wg_cg-ki8abi">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">把預約與使用資料帶進 BI 工具</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">你的系統要轉址過來的網址</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">同樣在 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">應用市集</w:t>
@@ -759,76 +772,90 @@
 選擇呼叫立即回傳，或等工作流程跑完。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這不能做什麼</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">沒有對外 Webhook 訂閱。</w:t>
-[...3 lines deleted...]
-網址。要向外呼叫，就用 </w:t>
+        <w:t xml:space="preserve">沒有通用的事件推送。</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Offision 不會把租戶裡的每一項變動推送到你登記的
+網址。真正有的比這窄：用戶端可以</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">針對指定的可預約資源訂閱一個回呼網址</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">
+——它們的預約、存取金鑰或面板內容——其中一項變動時 Offision 就會 POST 過去。
+那次呼叫只說哪一個資源變了，以及是新增、更新還是刪除，從不帶紀錄本身，所以
+接收端仍要回頭讀取。它只送一次，不重試也沒有簽章，一小時到一天後過期，不能
+續期也不能取消，而且在控制台裡看不到。訪客和感應器沒有對應的機制。其他情況
+就用 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">領域事件</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 觸發器接一個 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">HTTP 請求</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> 動作建一條
-工作流程。</w:t>
+        <w:t xml:space="preserve"> 動作建一條工作流程。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">沒有 Zapier 或 Power Automate 連接器。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 那些工具可以呼叫 REST API 或對
 Webhook 觸發器 POST，但沒有現成可安裝的應用程式。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1297,51 +1324,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdxep3_y-jkl63ibnzwcguu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/connect-your-own-systems/" TargetMode="External"/><Relationship Id="rIdymyh_qvst4iptxe6wqn6l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/external-api/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2e2a1865c54c1f86c6082b4261b4a1f02dfaae79.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/35d13d99bd03ccc651de9ad150b0b9568560fb05.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdps7wv-tg3pllctkjvkkcc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/connect-your-own-systems/" TargetMode="External"/><Relationship Id="rIdzocy1i54v_-937snu15rv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/external-api/" TargetMode="External"/><Relationship Id="rIdecpw1lml5wg_cg-ki8abi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../get-booking-and-usage-data-into-your-bi-tool/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2e2a1865c54c1f86c6082b4261b4a1f02dfaae79.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/35d13d99bd03ccc651de9ad150b0b9568560fb05.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>連接你自己的系統：API、認證與自動化</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>