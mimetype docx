--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdps7wv-tg3pllctkjvkkcc">
+      <w:hyperlink w:history="1" r:id="rIdtbeykigumxvgxyhjbtxti">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/integrations/connect-your-own-systems/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">你自己的軟體能對 Offision 做的每一件事，都從同一頁開始：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">應用市集</w:t>
       </w:r>
@@ -345,75 +345,75 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">API 涵蓋什麼</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">REST API 能觸及的，和管理控制台一樣：預約和可預約資源，包括面板內容和存取
 金鑰；使用者和使用者群組；大樓；訪客預約和訪客管理；服務項目；置物櫃；電子紙
 控制器；環境、佔用和 IoT 空間感應器，加上 Milesight 閘道器；分析和資訊主頁的
 數據；緊急狀態；以及下面會提到的工作流程 Webhook。沒有籠統的「裝置」區——
 裝置是按種類個別存取的。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">完整的參考文件在本站的 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzocy1i54v_-937snu15rv">
+      <w:hyperlink w:history="1" r:id="rIdsulfycziabs55suwc3jjl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">External API</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 頁：每個端點、
 它的請求與回應格式，還有可下載到自家工具裡的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">OpenAPI 文件</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。把預約、會議室
 使用率和在室資料讀出來——做報表、進資料倉儲或 BI 工具——有它自己的一頁：
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdecpw1lml5wg_cg-ki8abi">
+      <w:hyperlink w:history="1" r:id="rIdvantie-xucj1e6ybixicr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">把預約與使用資料帶進 BI 工具</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">你的系統要轉址過來的網址</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">同樣在 </w:t>
@@ -1324,51 +1324,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdps7wv-tg3pllctkjvkkcc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/connect-your-own-systems/" TargetMode="External"/><Relationship Id="rIdzocy1i54v_-937snu15rv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/external-api/" TargetMode="External"/><Relationship Id="rIdecpw1lml5wg_cg-ki8abi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../get-booking-and-usage-data-into-your-bi-tool/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2e2a1865c54c1f86c6082b4261b4a1f02dfaae79.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/35d13d99bd03ccc651de9ad150b0b9568560fb05.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdtbeykigumxvgxyhjbtxti" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/connect-your-own-systems/" TargetMode="External"/><Relationship Id="rIdsulfycziabs55suwc3jjl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/external-api/" TargetMode="External"/><Relationship Id="rIdvantie-xucj1e6ybixicr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../get-booking-and-usage-data-into-your-bi-tool/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ef75f1d277b5efd642233f4b0b53295c5e3d275c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ab5708738d337ff95e33dd07529c405256059893.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>連接你自己的系統：API、認證與自動化</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>