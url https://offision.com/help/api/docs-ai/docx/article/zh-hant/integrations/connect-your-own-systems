--- v2 (2026-10-18)
+++ v3 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtbeykigumxvgxyhjbtxti">
+      <w:hyperlink w:history="1" r:id="rIddn_emxal6a87urqepcxjx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/integrations/connect-your-own-systems/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">你自己的軟體能對 Offision 做的每一件事，都從同一頁開始：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">應用市集</w:t>
       </w:r>
@@ -345,75 +345,75 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">API 涵蓋什麼</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">REST API 能觸及的，和管理控制台一樣：預約和可預約資源，包括面板內容和存取
 金鑰；使用者和使用者群組；大樓；訪客預約和訪客管理；服務項目；置物櫃；電子紙
 控制器；環境、佔用和 IoT 空間感應器，加上 Milesight 閘道器；分析和資訊主頁的
 數據；緊急狀態；以及下面會提到的工作流程 Webhook。沒有籠統的「裝置」區——
 裝置是按種類個別存取的。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">完整的參考文件在本站的 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsulfycziabs55suwc3jjl">
+      <w:hyperlink w:history="1" r:id="rIdo4va3aa0ncyfxldju6xel">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">External API</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 頁：每個端點、
 它的請求與回應格式，還有可下載到自家工具裡的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">OpenAPI 文件</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。把預約、會議室
 使用率和在室資料讀出來——做報表、進資料倉儲或 BI 工具——有它自己的一頁：
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvantie-xucj1e6ybixicr">
+      <w:hyperlink w:history="1" r:id="rIdohe3bs8tmu6jkylfcths7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">把預約與使用資料帶進 BI 工具</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">你的系統要轉址過來的網址</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">同樣在 </w:t>
@@ -1324,51 +1324,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdtbeykigumxvgxyhjbtxti" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/connect-your-own-systems/" TargetMode="External"/><Relationship Id="rIdsulfycziabs55suwc3jjl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/external-api/" TargetMode="External"/><Relationship Id="rIdvantie-xucj1e6ybixicr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../get-booking-and-usage-data-into-your-bi-tool/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ef75f1d277b5efd642233f4b0b53295c5e3d275c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ab5708738d337ff95e33dd07529c405256059893.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddn_emxal6a87urqepcxjx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/connect-your-own-systems/" TargetMode="External"/><Relationship Id="rIdo4va3aa0ncyfxldju6xel" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/external-api/" TargetMode="External"/><Relationship Id="rIdohe3bs8tmu6jkylfcths7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../get-booking-and-usage-data-into-your-bi-tool/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ef75f1d277b5efd642233f4b0b53295c5e3d275c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ab5708738d337ff95e33dd07529c405256059893.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>連接你自己的系統：API、認證與自動化</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>