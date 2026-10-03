--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">連接 Neat Pulse</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">在 Neat Pulse 建立 API 金鑰，貼進 Offision，再同步會議室與裝置——約十分鐘， 外加一個輪詢週期後數據才會出現。</w:t>
+        <w:t xml:space="preserve">在 Neat Pulse 建立 API 金鑰，貼進 Offision，再同步會議室與裝置——約十分鐘，外加一個輪詢週期後數據才會出現。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-19</w:t>
+        <w:t xml:space="preserve">2026-09-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrwnvsimvbkqr1huuhkcyd">
+      <w:hyperlink w:history="1" r:id="rId5cnm9otu_qhvxp7wrcuzr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/integrations/connect-neat-pulse/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">連接 Neat Pulse 只需要一組憑證和一個對話框：在 Neat 自己的主控台建立 API 金鑰，
 貼進 Offision，再選擇要同步哪些會議室與裝置。其餘由 Offision 按排程完成。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1135,51 +1135,52 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">序號</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">房間</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，以及是否</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">在線</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">。</w:t>
+        <w:t xml:space="preserve">。同步時
+也會把每台設備的 IP 與 MAC 位址一併帶過來。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">勾選一間會議室，在</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">連接到</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">底下挑它的讀數要餵給什麼：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">新增 Space</w:t>
@@ -1427,51 +1428,51 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">一台已同步 Neat 裝置的狀態頁，回報著它的感測器組合。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">接著測反方向：同一頁上的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">在 Neat Pulse 中開啟</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">應該正好落在 Neat 主控台裡的這一台
 裝置上——證明對得上的是識別碼，而不只是名字。讀數從這裡去哪——會議室、預約日曆、
 看板——是另一篇文章：</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIda4cms5aywwedkv9dug3zq">
+      <w:hyperlink w:history="1" r:id="rIdsuymm4j4onadhn6xguijz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在 Offision 各處查看 Neat 感測器數據</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">出問題時</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -1753,51 +1754,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2217"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">裝置在線，預期的圖磚卻沒有</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7143"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">那個型號沒有這個感測器——見</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId6qs4rvn7jf9sgtd_3vsv2">
+            <w:hyperlink w:history="1" r:id="rIdp01gf1e_xqbu6yyrf1kmi">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">各型號對照表</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2217"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">剛同步完圖磚是空的</w:t>
             </w:r>
@@ -2258,51 +2259,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdrwnvsimvbkqr1huuhkcyd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/connect-neat-pulse/" TargetMode="External"/><Relationship Id="rIda4cms5aywwedkv9dug3zq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-neat-sensor-data/" TargetMode="External"/><Relationship Id="rId6qs4rvn7jf9sgtd_3vsv2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-neat-pulse-syncs/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1ae5ce44ced42c8862e789520fbed6cb88124ba7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6a2393562bcdae01ff76fa551133d830bb743e82.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/252bc427a65b394ec2d346a35d1f1060b569155d.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e218136a244e263286c4f36649f28e2892f9dce6.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2be665ee612737d74f8e32a8fdbcdfa99a443711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/43d6a9a7537a30ab45fb0df0acb6c90a2b6fc2ce.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6e66f9f4f57c65ca31afd66a394ec076fdd69d31.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId5cnm9otu_qhvxp7wrcuzr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/connect-neat-pulse/" TargetMode="External"/><Relationship Id="rIdsuymm4j4onadhn6xguijz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-neat-sensor-data/" TargetMode="External"/><Relationship Id="rIdp01gf1e_xqbu6yyrf1kmi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-neat-pulse-syncs/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1ae5ce44ced42c8862e789520fbed6cb88124ba7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6a2393562bcdae01ff76fa551133d830bb743e82.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/252bc427a65b394ec2d346a35d1f1060b569155d.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e218136a244e263286c4f36649f28e2892f9dce6.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2be665ee612737d74f8e32a8fdbcdfa99a443711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/43d6a9a7537a30ab45fb0df0acb6c90a2b6fc2ce.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6e66f9f4f57c65ca31afd66a394ec076fdd69d31.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>連接 Neat Pulse</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>