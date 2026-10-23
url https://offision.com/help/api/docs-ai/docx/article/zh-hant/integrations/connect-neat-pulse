--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5cnm9otu_qhvxp7wrcuzr">
+      <w:hyperlink w:history="1" r:id="rIdmotagkavig077rc2h2q6o">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/integrations/connect-neat-pulse/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">連接 Neat Pulse 只需要一組憑證和一個對話框：在 Neat 自己的主控台建立 API 金鑰，
 貼進 Offision，再選擇要同步哪些會議室與裝置。其餘由 Offision 按排程完成。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1428,51 +1428,51 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">一台已同步 Neat 裝置的狀態頁，回報著它的感測器組合。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">接著測反方向：同一頁上的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">在 Neat Pulse 中開啟</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">應該正好落在 Neat 主控台裡的這一台
 裝置上——證明對得上的是識別碼，而不只是名字。讀數從這裡去哪——會議室、預約日曆、
 看板——是另一篇文章：</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsuymm4j4onadhn6xguijz">
+      <w:hyperlink w:history="1" r:id="rIdeg9w85e8pu72dwnuyvlns">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在 Offision 各處查看 Neat 感測器數據</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">出問題時</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -1754,51 +1754,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2217"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">裝置在線，預期的圖磚卻沒有</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7143"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">那個型號沒有這個感測器——見</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdp01gf1e_xqbu6yyrf1kmi">
+            <w:hyperlink w:history="1" r:id="rIdroj9xpv-jlike0de3-hho">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">各型號對照表</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2217"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">剛同步完圖磚是空的</w:t>
             </w:r>
@@ -2259,51 +2259,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId5cnm9otu_qhvxp7wrcuzr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/connect-neat-pulse/" TargetMode="External"/><Relationship Id="rIdsuymm4j4onadhn6xguijz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-neat-sensor-data/" TargetMode="External"/><Relationship Id="rIdp01gf1e_xqbu6yyrf1kmi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-neat-pulse-syncs/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1ae5ce44ced42c8862e789520fbed6cb88124ba7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6a2393562bcdae01ff76fa551133d830bb743e82.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/252bc427a65b394ec2d346a35d1f1060b569155d.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e218136a244e263286c4f36649f28e2892f9dce6.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2be665ee612737d74f8e32a8fdbcdfa99a443711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/43d6a9a7537a30ab45fb0df0acb6c90a2b6fc2ce.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6e66f9f4f57c65ca31afd66a394ec076fdd69d31.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdmotagkavig077rc2h2q6o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/connect-neat-pulse/" TargetMode="External"/><Relationship Id="rIdeg9w85e8pu72dwnuyvlns" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-neat-sensor-data/" TargetMode="External"/><Relationship Id="rIdroj9xpv-jlike0de3-hho" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-neat-pulse-syncs/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b5477aa0fe11c14f49156348d0bbc9828d0a7450.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e13fb94b7ffd445677c469c6976af5464a12b067.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e1178a30c4fa06859c130210674e6b583402f2c0.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f2e38bc6112d4d035f7c41dcb06da77f7c0c7e27.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/497ac58cc5dd0a2f07302bacdc49432884b26036.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4d42264ca5d6bbba4d54fd4b6562f9cce1c13f6c.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/02f7d9d7affc9832d2712442091cb2681213424c.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>連接 Neat Pulse</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>