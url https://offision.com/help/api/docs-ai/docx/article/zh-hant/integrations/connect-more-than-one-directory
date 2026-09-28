--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,117 +26,214 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">連接多個目錄</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">可以 — Offision 想連接多少個目錄都行：第二個 Microsoft 365 組織、與 Microsoft 365 並用的 Google Workspace 都可以。每個連接都有自己的登入、 用戶、房間和代理預約帳號。</w:t>
+        <w:t xml:space="preserve">可以 — Offision 想連接多少個目錄都行：第二個 Microsoft 365 組織、與 Microsoft 365 並用的 Google Workspace、更多 Exchange 伺服器、LDAP 和 ADFS。擁有自己網域或租戶的工廠、子公司或收購來的公司，就是第二個連接；它的會議室信箱透過該連接同步，總部則透過它的代理預約帳號預約這些會議室。每個連接都有自己的登入、用戶、會議室和代理帳號。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-02</w:t>
+        <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdx4i61s92qjzbmhdru_gkp">
+      <w:hyperlink w:history="1" r:id="rId75hjvsbjini0bkr8dnlt3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/integrations/connect-more-than-one-directory/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">兩個 Active Directory？可以 — 而且不是什麼特別模式。Offision 的每個目錄連接
 都是清單裡的一張卡片，最後一張卡片下面就有一個按鈕，名字說明了一切 —
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">連接到另一個 Microsoft 365 目錄</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">也就是說，一個 Offision 租戶可以同時擁有：第二個 Microsoft 365（Entra ID）組織、
 與 Microsoft 365 並用的 Google Workspace、多個 Exchange 伺服器、LDAP 或
 內部部署的 Active Directory，以及 ADFS 登入 — 任何組合都行。合併的公司、
 共用一棟大樓的公司、按地區劃分的組織，只要把每個目錄接成一張卡片，就完成了。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">什麼時候需要這樣做</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">擁有自己網域的工廠、廠房、倉庫或分公司</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — 它有自己的 Microsoft 365
+租戶或 Google Workspace，會議室信箱也在那裡。把該租戶接成第二個目錄：
+它的會議室信箱透過自己的連接同步，總部的同事則透過這個連接的代理預約帳號
+預約那些會議室，公司行事曆等一應俱全。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">暫時保留自己目錄和郵件網域的子公司或收購來的公司</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">。不必先遷移任何東西。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">共用一棟大樓的兩間公司</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">，或每間成員公司各有一個目錄的共享辦公空間。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">一個地區用 Google Workspace，另一個地區用 Microsoft 365。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">以上任何一種都不需要網域之間互相信任、共用租戶或搬移信箱。每個有會議室的
+連接唯一需要的，是自己的代理預約帳號，見下文。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3810000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="multi-directory-shape-zh-hant" descr="目錄和本地帳號在一個 Offision 租戶裡並列共存，彼此之間不共用任何東西。" title="目錄和本地帳號在一個 Offision 租戶裡並列共存，彼此之間不共用任何東西。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -174,63 +271,63 @@
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">目錄和本地帳號在一個 Offision 租戶裡並列共存，彼此之間不共用任何東西。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">每個連接都是獨立的</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">每張卡片自己擁有整套設定：連接模式、已連接的房間、用戶同步、登入按鈕、
 代理預約帳號，全都是各管各的。卡片之間不共用任何東西，所以兩個組織不必在
 任何事情上取得一致 — 一個用</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId05xbzphleqopnne0jnwsv">
+      <w:hyperlink w:history="1" r:id="rIdjtbc4wgu-6voxzabkvcjq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">應用程式模式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">、
 另一個用</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtb-gq8y9flqohu-cdicfm">
+      <w:hyperlink w:history="1" r:id="rIdsvdbyq2gjwjpgpokqj253">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">委派帳戶</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">也沒問題。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3400425"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="multi-dir-m365-add-connection-zh-hant" descr="Microsoft 365 的連接清單 —「連接到另一個 Microsoft 365 目錄」把第二個組織加在第一個旁邊。" title="Microsoft 365 的連接清單 —「連接到另一個 Microsoft 365 目錄」把第二個組織加在第一個旁邊。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -420,63 +517,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">登入按鈕的名字按連接各自設定 — 在登入頁上分辨兩個目錄的人，靠的就是它。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">詳情見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvlb9h1gqxadprbmxwkxgc">
+      <w:hyperlink w:history="1" r:id="rIdqqprebxwtmee_4ogevqtj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">讓大家用 Microsoft 365 登入</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">和
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbdizv21pvoxm-gpux9fzh">
+      <w:hyperlink w:history="1" r:id="rIddjotzdcjz-xsf5zzrqifs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">讓大家用 Google Workspace 登入</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">每個人只屬於一個目錄</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">用戶同步會在每個開啟了同步的連接上執行，而且每個連接的同步只碰自己的用戶 —
@@ -490,51 +587,51 @@
       <w:r>
         <w:t xml:space="preserve">本地帳號在旁邊共存：直接在 Offision 建立的人用密碼登入，不屬於任何目錄，
 所以承包商或櫃檯帳號不需要 Microsoft 或 Google 授權。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">規則只有一條 — </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">每個人恰好屬於一個連接</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，同一個電郵地址不能同時存在於兩個
 已連接的目錄。如果重複了，每次同步都會把帳號改指向最後同步的那個目錄，從另一個
 目錄登入則會失敗，顯示「有同一電郵地址的用戶已經存在」。請讓兩邊的電郵地址
 互不重疊，或把重疊的人排除在其中一邊的</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduf6i8tlmr-dlopk5tqns7">
+      <w:hyperlink w:history="1" r:id="rId8myfgdyp9y7wxqdqapkcm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">同步範圍</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">之外。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">每個房間也只屬於一個目錄</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">一個房間的日曆恰好和一個連接同步 — 但不同的房間可以屬於不同的目錄，甚至不同的
@@ -603,63 +700,63 @@
 和 Google Workspace 預設都不接受組織外帳號的預約 — 所以當目錄 A 的人（或只在
 Offision 的帳號）預約屬於目錄 B 的房間時，Offision 會以目錄 B 的代理帳號名義
 建立預約。預約者被加入為參加者，行事曆邀請則由代理帳號的信箱寄出。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">沒有代理預約帳號，該連接就會封鎖：只有它自己目錄裡的人能預約它的房間，其他所有人
 都會無聲地訂不到。所以在多目錄租戶裡，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">每個</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">有房間的連接都要設定一個 —
 用為此新建的帳號，而不是真人的帳號。設定步驟在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddtpfdkqm5ln2umocxwevf">
+      <w:hyperlink w:history="1" r:id="rIderqaq9omzbqol-a7sehcz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">從 Microsoft 365 同步房間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">或
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdg7uoodlwkw8f_ngytfzpi">
+      <w:hyperlink w:history="1" r:id="rIdpy1cy3hlomk31flene4c7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">從 Google Workspace 連接房間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">裡。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5029200" cy="3438525"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="multi-dir-booking-agent-zh-hant" descr="代理預約帳號 — 連接替自己目錄以外的所有人預約時，用的就是這個帳號。" title="代理預約帳號 — 連接替自己目錄以外的所有人預約時，用的就是這個帳號。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -718,63 +815,63 @@
       <w:r>
         <w:t xml:space="preserve">從哪裡開始</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → marketplace/apps (系統整合)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">第二個目錄的接法和第一個完全一樣 —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2yhvvt3azoruvvmwawux4">
+      <w:hyperlink w:history="1" r:id="rIdaq7rr98gsllrc-xohsyve">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Microsoft 365</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">或
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtn43syosdlavrdhblckln">
+      <w:hyperlink w:history="1" r:id="rIddaecvfmodmzxidyj4fa4d">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Google Workspace</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> — 接好之後，
 在它的卡片上把房間、用戶和登入照樣設定一遍。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="2819400"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="multi-dir-marketplace-tiles-zh-hant" descr="市集裡並排的 Microsoft 365 和 Google Workspace — 兩個都能連接，而且各自擁有自己的目錄清單。" title="市集裡並排的 Microsoft 365 和 Google Workspace — 兩個都能連接，而且各自擁有自己的目錄清單。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -1262,51 +1359,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdx4i61s92qjzbmhdru_gkp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/connect-more-than-one-directory/" TargetMode="External"/><Relationship Id="rId05xbzphleqopnne0jnwsv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdtb-gq8y9flqohu-cdicfm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../google-workspace-connection-modes/" TargetMode="External"/><Relationship Id="rIdvlb9h1gqxadprbmxwkxgc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-microsoft-365/" TargetMode="External"/><Relationship Id="rIdbdizv21pvoxm-gpux9fzh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-google-workspace/" TargetMode="External"/><Relationship Id="rIduf6i8tlmr-dlopk5tqns7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIddtpfdkqm5ln2umocxwevf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdg7uoodlwkw8f_ngytfzpi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rId2yhvvt3azoruvvmwawux4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-application-mode/" TargetMode="External"/><Relationship Id="rIdtn43syosdlavrdhblckln" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-google-workspace-quick-connect/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ecca283823ffb7b08c08f2a75c4629dcf3f60d14.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9b8cd153061fda08f9f6d7fc0ba3042833620331.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cb13049be63bed0c04cbfed7f84b605f8e9da3e1.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/840a5702c1598ef045271e9601c0653a4e0a17d0.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2f9bd0cd84c1b50c0116b07cc07ba5be16df716f.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0f8253751f5825f87842d0d47cb80ad7c3732dda.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId75hjvsbjini0bkr8dnlt3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/connect-more-than-one-directory/" TargetMode="External"/><Relationship Id="rIdjtbc4wgu-6voxzabkvcjq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdsvdbyq2gjwjpgpokqj253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../google-workspace-connection-modes/" TargetMode="External"/><Relationship Id="rIdqqprebxwtmee_4ogevqtj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-microsoft-365/" TargetMode="External"/><Relationship Id="rIddjotzdcjz-xsf5zzrqifs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-google-workspace/" TargetMode="External"/><Relationship Id="rId8myfgdyp9y7wxqdqapkcm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIderqaq9omzbqol-a7sehcz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdpy1cy3hlomk31flene4c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdaq7rr98gsllrc-xohsyve" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-application-mode/" TargetMode="External"/><Relationship Id="rIddaecvfmodmzxidyj4fa4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-google-workspace-quick-connect/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ecca283823ffb7b08c08f2a75c4629dcf3f60d14.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9b8cd153061fda08f9f6d7fc0ba3042833620331.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cb13049be63bed0c04cbfed7f84b605f8e9da3e1.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/840a5702c1598ef045271e9601c0653a4e0a17d0.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2f9bd0cd84c1b50c0116b07cc07ba5be16df716f.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0f8253751f5825f87842d0d47cb80ad7c3732dda.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>連接多個目錄</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>