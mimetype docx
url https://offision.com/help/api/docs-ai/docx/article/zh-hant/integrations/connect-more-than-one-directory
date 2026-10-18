--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId75hjvsbjini0bkr8dnlt3">
+      <w:hyperlink w:history="1" r:id="rIdp3ve5imicgpwklcreebaj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/integrations/connect-more-than-one-directory/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">兩個 Active Directory？可以 — 而且不是什麼特別模式。Offision 的每個目錄連接
 都是清單裡的一張卡片，最後一張卡片下面就有一個按鈕，名字說明了一切 —
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -271,63 +271,63 @@
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">目錄和本地帳號在一個 Offision 租戶裡並列共存，彼此之間不共用任何東西。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">每個連接都是獨立的</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">每張卡片自己擁有整套設定：連接模式、已連接的房間、用戶同步、登入按鈕、
 代理預約帳號，全都是各管各的。卡片之間不共用任何東西，所以兩個組織不必在
 任何事情上取得一致 — 一個用</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjtbc4wgu-6voxzabkvcjq">
+      <w:hyperlink w:history="1" r:id="rIdykohakl372gbf1cbqhpzj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">應用程式模式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">、
 另一個用</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsvdbyq2gjwjpgpokqj253">
+      <w:hyperlink w:history="1" r:id="rIdnsrzvyad34cyygchbewih">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">委派帳戶</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">也沒問題。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3400425"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="multi-dir-m365-add-connection-zh-hant" descr="Microsoft 365 的連接清單 —「連接到另一個 Microsoft 365 目錄」把第二個組織加在第一個旁邊。" title="Microsoft 365 的連接清單 —「連接到另一個 Microsoft 365 目錄」把第二個組織加在第一個旁邊。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -517,63 +517,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">登入按鈕的名字按連接各自設定 — 在登入頁上分辨兩個目錄的人，靠的就是它。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">詳情見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqqprebxwtmee_4ogevqtj">
+      <w:hyperlink w:history="1" r:id="rId1xur8elmsgyqyj_ygymy0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">讓大家用 Microsoft 365 登入</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">和
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddjotzdcjz-xsf5zzrqifs">
+      <w:hyperlink w:history="1" r:id="rIdp0qy_oothlycgaf9evuva">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">讓大家用 Google Workspace 登入</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">每個人只屬於一個目錄</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">用戶同步會在每個開啟了同步的連接上執行，而且每個連接的同步只碰自己的用戶 —
@@ -587,51 +587,51 @@
       <w:r>
         <w:t xml:space="preserve">本地帳號在旁邊共存：直接在 Offision 建立的人用密碼登入，不屬於任何目錄，
 所以承包商或櫃檯帳號不需要 Microsoft 或 Google 授權。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">規則只有一條 — </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">每個人恰好屬於一個連接</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，同一個電郵地址不能同時存在於兩個
 已連接的目錄。如果重複了，每次同步都會把帳號改指向最後同步的那個目錄，從另一個
 目錄登入則會失敗，顯示「有同一電郵地址的用戶已經存在」。請讓兩邊的電郵地址
 互不重疊，或把重疊的人排除在其中一邊的</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8myfgdyp9y7wxqdqapkcm">
+      <w:hyperlink w:history="1" r:id="rIdanpdlcxip4pejgxvttizf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">同步範圍</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">之外。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">每個房間也只屬於一個目錄</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">一個房間的日曆恰好和一個連接同步 — 但不同的房間可以屬於不同的目錄，甚至不同的
@@ -700,63 +700,63 @@
 和 Google Workspace 預設都不接受組織外帳號的預約 — 所以當目錄 A 的人（或只在
 Offision 的帳號）預約屬於目錄 B 的房間時，Offision 會以目錄 B 的代理帳號名義
 建立預約。預約者被加入為參加者，行事曆邀請則由代理帳號的信箱寄出。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">沒有代理預約帳號，該連接就會封鎖：只有它自己目錄裡的人能預約它的房間，其他所有人
 都會無聲地訂不到。所以在多目錄租戶裡，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">每個</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">有房間的連接都要設定一個 —
 用為此新建的帳號，而不是真人的帳號。設定步驟在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIderqaq9omzbqol-a7sehcz">
+      <w:hyperlink w:history="1" r:id="rId98wigri9xd785jz5cwvub">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">從 Microsoft 365 同步房間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">或
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpy1cy3hlomk31flene4c7">
+      <w:hyperlink w:history="1" r:id="rIduxhc07hqhrwmpgxzzg4fo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">從 Google Workspace 連接房間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">裡。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5029200" cy="3438525"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="multi-dir-booking-agent-zh-hant" descr="代理預約帳號 — 連接替自己目錄以外的所有人預約時，用的就是這個帳號。" title="代理預約帳號 — 連接替自己目錄以外的所有人預約時，用的就是這個帳號。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -815,63 +815,63 @@
       <w:r>
         <w:t xml:space="preserve">從哪裡開始</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → marketplace/apps (系統整合)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">第二個目錄的接法和第一個完全一樣 —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdaq7rr98gsllrc-xohsyve">
+      <w:hyperlink w:history="1" r:id="rIdckt1ffcyucj-ggr55zc35">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Microsoft 365</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">或
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddaecvfmodmzxidyj4fa4d">
+      <w:hyperlink w:history="1" r:id="rIdlrv6co_8ljwo4qunleyvg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Google Workspace</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> — 接好之後，
 在它的卡片上把房間、用戶和登入照樣設定一遍。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="2819400"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="multi-dir-marketplace-tiles-zh-hant" descr="市集裡並排的 Microsoft 365 和 Google Workspace — 兩個都能連接，而且各自擁有自己的目錄清單。" title="市集裡並排的 Microsoft 365 和 Google Workspace — 兩個都能連接，而且各自擁有自己的目錄清單。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -1359,51 +1359,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId75hjvsbjini0bkr8dnlt3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/connect-more-than-one-directory/" TargetMode="External"/><Relationship Id="rIdjtbc4wgu-6voxzabkvcjq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdsvdbyq2gjwjpgpokqj253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../google-workspace-connection-modes/" TargetMode="External"/><Relationship Id="rIdqqprebxwtmee_4ogevqtj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-microsoft-365/" TargetMode="External"/><Relationship Id="rIddjotzdcjz-xsf5zzrqifs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-google-workspace/" TargetMode="External"/><Relationship Id="rId8myfgdyp9y7wxqdqapkcm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIderqaq9omzbqol-a7sehcz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdpy1cy3hlomk31flene4c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdaq7rr98gsllrc-xohsyve" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-application-mode/" TargetMode="External"/><Relationship Id="rIddaecvfmodmzxidyj4fa4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-google-workspace-quick-connect/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ecca283823ffb7b08c08f2a75c4629dcf3f60d14.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9b8cd153061fda08f9f6d7fc0ba3042833620331.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cb13049be63bed0c04cbfed7f84b605f8e9da3e1.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/840a5702c1598ef045271e9601c0653a4e0a17d0.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2f9bd0cd84c1b50c0116b07cc07ba5be16df716f.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0f8253751f5825f87842d0d47cb80ad7c3732dda.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdp3ve5imicgpwklcreebaj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/connect-more-than-one-directory/" TargetMode="External"/><Relationship Id="rIdykohakl372gbf1cbqhpzj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdnsrzvyad34cyygchbewih" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../google-workspace-connection-modes/" TargetMode="External"/><Relationship Id="rId1xur8elmsgyqyj_ygymy0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-microsoft-365/" TargetMode="External"/><Relationship Id="rIdp0qy_oothlycgaf9evuva" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-google-workspace/" TargetMode="External"/><Relationship Id="rIdanpdlcxip4pejgxvttizf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rId98wigri9xd785jz5cwvub" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIduxhc07hqhrwmpgxzzg4fo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdckt1ffcyucj-ggr55zc35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-application-mode/" TargetMode="External"/><Relationship Id="rIdlrv6co_8ljwo4qunleyvg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-google-workspace-quick-connect/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/85219eeaa30dc372817d74188959ec8c4fb88e6a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6d520c71fb93f876dc48918ae954e4155110efc2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/639fb0f4b1867a246752ffa55bce659fddb3a158.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d8701c19be9465feb2547c3f22425c67454cfeae.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c7c21ca70ecf9819e22d6e212df402f98daae9d7.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9eaa3e5324755fd47c15a8b4b6e8de19929987bd.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>連接多個目錄</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>