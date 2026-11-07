--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdp3ve5imicgpwklcreebaj">
+      <w:hyperlink w:history="1" r:id="rIdhqcunvoqujqbsfkk0prob">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/integrations/connect-more-than-one-directory/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">兩個 Active Directory？可以 — 而且不是什麼特別模式。Offision 的每個目錄連接
 都是清單裡的一張卡片，最後一張卡片下面就有一個按鈕，名字說明了一切 —
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -271,63 +271,63 @@
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">目錄和本地帳號在一個 Offision 租戶裡並列共存，彼此之間不共用任何東西。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">每個連接都是獨立的</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">每張卡片自己擁有整套設定：連接模式、已連接的房間、用戶同步、登入按鈕、
 代理預約帳號，全都是各管各的。卡片之間不共用任何東西，所以兩個組織不必在
 任何事情上取得一致 — 一個用</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdykohakl372gbf1cbqhpzj">
+      <w:hyperlink w:history="1" r:id="rIdleq8ahtcp83y3su7timqz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">應用程式模式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">、
 另一個用</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnsrzvyad34cyygchbewih">
+      <w:hyperlink w:history="1" r:id="rId9sidmicubahcqjriel0ex">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">委派帳戶</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">也沒問題。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3400425"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="multi-dir-m365-add-connection-zh-hant" descr="Microsoft 365 的連接清單 —「連接到另一個 Microsoft 365 目錄」把第二個組織加在第一個旁邊。" title="Microsoft 365 的連接清單 —「連接到另一個 Microsoft 365 目錄」把第二個組織加在第一個旁邊。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -517,63 +517,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">登入按鈕的名字按連接各自設定 — 在登入頁上分辨兩個目錄的人，靠的就是它。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">詳情見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1xur8elmsgyqyj_ygymy0">
+      <w:hyperlink w:history="1" r:id="rIdcdn7rntih4elbev5dscjw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">讓大家用 Microsoft 365 登入</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">和
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdp0qy_oothlycgaf9evuva">
+      <w:hyperlink w:history="1" r:id="rIdoms9lhoynfvvdont6yihu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">讓大家用 Google Workspace 登入</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">每個人只屬於一個目錄</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">用戶同步會在每個開啟了同步的連接上執行，而且每個連接的同步只碰自己的用戶 —
@@ -587,51 +587,51 @@
       <w:r>
         <w:t xml:space="preserve">本地帳號在旁邊共存：直接在 Offision 建立的人用密碼登入，不屬於任何目錄，
 所以承包商或櫃檯帳號不需要 Microsoft 或 Google 授權。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">規則只有一條 — </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">每個人恰好屬於一個連接</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，同一個電郵地址不能同時存在於兩個
 已連接的目錄。如果重複了，每次同步都會把帳號改指向最後同步的那個目錄，從另一個
 目錄登入則會失敗，顯示「有同一電郵地址的用戶已經存在」。請讓兩邊的電郵地址
 互不重疊，或把重疊的人排除在其中一邊的</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdanpdlcxip4pejgxvttizf">
+      <w:hyperlink w:history="1" r:id="rIdlipzx06hqp2qs2kekaxe9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">同步範圍</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">之外。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">每個房間也只屬於一個目錄</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">一個房間的日曆恰好和一個連接同步 — 但不同的房間可以屬於不同的目錄，甚至不同的
@@ -700,63 +700,63 @@
 和 Google Workspace 預設都不接受組織外帳號的預約 — 所以當目錄 A 的人（或只在
 Offision 的帳號）預約屬於目錄 B 的房間時，Offision 會以目錄 B 的代理帳號名義
 建立預約。預約者被加入為參加者，行事曆邀請則由代理帳號的信箱寄出。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">沒有代理預約帳號，該連接就會封鎖：只有它自己目錄裡的人能預約它的房間，其他所有人
 都會無聲地訂不到。所以在多目錄租戶裡，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">每個</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">有房間的連接都要設定一個 —
 用為此新建的帳號，而不是真人的帳號。設定步驟在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId98wigri9xd785jz5cwvub">
+      <w:hyperlink w:history="1" r:id="rIdd4v93a_cff75xalnfccva">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">從 Microsoft 365 同步房間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">或
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduxhc07hqhrwmpgxzzg4fo">
+      <w:hyperlink w:history="1" r:id="rIdalniiagh3v7wgrlwg8c2k">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">從 Google Workspace 連接房間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">裡。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5029200" cy="3438525"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="multi-dir-booking-agent-zh-hant" descr="代理預約帳號 — 連接替自己目錄以外的所有人預約時，用的就是這個帳號。" title="代理預約帳號 — 連接替自己目錄以外的所有人預約時，用的就是這個帳號。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -815,63 +815,63 @@
       <w:r>
         <w:t xml:space="preserve">從哪裡開始</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → marketplace/apps (系統整合)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">第二個目錄的接法和第一個完全一樣 —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdckt1ffcyucj-ggr55zc35">
+      <w:hyperlink w:history="1" r:id="rId7vos_gofwcfzopg9ou0xy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Microsoft 365</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">或
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlrv6co_8ljwo4qunleyvg">
+      <w:hyperlink w:history="1" r:id="rIdf2ekcgiffanl2hrdximt7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Google Workspace</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> — 接好之後，
 在它的卡片上把房間、用戶和登入照樣設定一遍。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="2819400"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="multi-dir-marketplace-tiles-zh-hant" descr="市集裡並排的 Microsoft 365 和 Google Workspace — 兩個都能連接，而且各自擁有自己的目錄清單。" title="市集裡並排的 Microsoft 365 和 Google Workspace — 兩個都能連接，而且各自擁有自己的目錄清單。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -1359,51 +1359,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdp3ve5imicgpwklcreebaj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/connect-more-than-one-directory/" TargetMode="External"/><Relationship Id="rIdykohakl372gbf1cbqhpzj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdnsrzvyad34cyygchbewih" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../google-workspace-connection-modes/" TargetMode="External"/><Relationship Id="rId1xur8elmsgyqyj_ygymy0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-microsoft-365/" TargetMode="External"/><Relationship Id="rIdp0qy_oothlycgaf9evuva" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-google-workspace/" TargetMode="External"/><Relationship Id="rIdanpdlcxip4pejgxvttizf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rId98wigri9xd785jz5cwvub" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIduxhc07hqhrwmpgxzzg4fo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdckt1ffcyucj-ggr55zc35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-application-mode/" TargetMode="External"/><Relationship Id="rIdlrv6co_8ljwo4qunleyvg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-google-workspace-quick-connect/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/85219eeaa30dc372817d74188959ec8c4fb88e6a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6d520c71fb93f876dc48918ae954e4155110efc2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/639fb0f4b1867a246752ffa55bce659fddb3a158.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d8701c19be9465feb2547c3f22425c67454cfeae.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c7c21ca70ecf9819e22d6e212df402f98daae9d7.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9eaa3e5324755fd47c15a8b4b6e8de19929987bd.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhqcunvoqujqbsfkk0prob" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/connect-more-than-one-directory/" TargetMode="External"/><Relationship Id="rIdleq8ahtcp83y3su7timqz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rId9sidmicubahcqjriel0ex" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../google-workspace-connection-modes/" TargetMode="External"/><Relationship Id="rIdcdn7rntih4elbev5dscjw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-microsoft-365/" TargetMode="External"/><Relationship Id="rIdoms9lhoynfvvdont6yihu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-google-workspace/" TargetMode="External"/><Relationship Id="rIdlipzx06hqp2qs2kekaxe9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdd4v93a_cff75xalnfccva" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdalniiagh3v7wgrlwg8c2k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rId7vos_gofwcfzopg9ou0xy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-application-mode/" TargetMode="External"/><Relationship Id="rIdf2ekcgiffanl2hrdximt7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-google-workspace-quick-connect/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/85219eeaa30dc372817d74188959ec8c4fb88e6a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6d520c71fb93f876dc48918ae954e4155110efc2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/639fb0f4b1867a246752ffa55bce659fddb3a158.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d8701c19be9465feb2547c3f22425c67454cfeae.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c7c21ca70ecf9819e22d6e212df402f98daae9d7.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9eaa3e5324755fd47c15a8b4b6e8de19929987bd.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>連接多個目錄</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>