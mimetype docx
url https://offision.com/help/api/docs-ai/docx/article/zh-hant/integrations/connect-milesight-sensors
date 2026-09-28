--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">連接 Milesight 感應器</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">在 Offision 新增閘道，再把四個網址和一個權杖填進閘道自己的網頁主控台——大約 十五分鐘，加上等第一台感應器回報的時間。</w:t>
+        <w:t xml:space="preserve">在 Offision 新增閘道，再把四個網址和一個權杖填進閘道自己的網頁主控台——大約十五分鐘，加上等第一台感應器回報的時間。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsbxuo1tym3gjyslaroyey">
+      <w:hyperlink w:history="1" r:id="rId5vvf0tkxuvmhg0dv-d0iz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/integrations/connect-milesight-sensors/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision 從來不會去找閘道——是我們告訴閘道把數值送到哪裡。所以工作分成兩半：在
 Offision 新增閘道，拿到一個網址和一個權杖，再把兩者填進閘道自己的主控台。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -154,51 +154,51 @@
         <w:t xml:space="preserve">閘道在你網路上的位址，以及閘道自己的登入資訊</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">閘道韌體 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">60.0.0.50 或更新</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">——</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwljctvz3q6gptavmymbu3">
+      <w:hyperlink w:history="1" r:id="rIdmfl8jjt-orwwxf0c0ltaw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">以及為什麼一定要</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">每一台感應器都已加入閘道，且閘道已設定好解讀該型號。這兩件事都在 Offision
 介入之前，用 Milesight 的工具完成</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
@@ -1788,51 +1788,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">然後就是等——而且是一台一台出現，不是一次到齊。空氣感應器幾分鐘內就會回報；
 空著的辦公桌上的感應器可能好幾個小時不出聲。不想等的話，把一台感應器重新開機：
 它會立刻重新加入，觸發 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Join notification</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 那一列，幾秒內就能證明線路是通的。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">感應器都排出來之後，</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmnphgla_wi8cgttss9q3l">
+      <w:hyperlink w:history="1" r:id="rIdn1fdpzsibx6m3cfzq7dag">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">替它們指定辦公桌或會議室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 ——數值要能被 Offision 其他功能使用，是從那一步開始的。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">出問題時</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -2634,51 +2634,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdsbxuo1tym3gjyslaroyey" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/connect-milesight-sensors/" TargetMode="External"/><Relationship Id="rIdwljctvz3q6gptavmymbu3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-milesight-sensors-report/#&#38860;&#39636;&#24517;&#38920;&#26159;-600050-&#25110;&#26356;&#26032;" TargetMode="External"/><Relationship Id="rIdmnphgla_wi8cgttss9q3l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-milesight-sensor-data/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b29cd563ebb6328202003e5d67c893589138ad91.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/82768a8409b59406228859c961c409b80548d44c.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/15a89ebd67c7b28f50acce04a13655dac88fb314.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e2cdb9f50226bbabbd45e7c81f157d0fa12b9bb0.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/008f9a0a3651dfe9aa77c18e2ba6dc3c0257388c.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8d276c16a695a527c120b4d23653e0def883b84f.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId5vvf0tkxuvmhg0dv-d0iz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/connect-milesight-sensors/" TargetMode="External"/><Relationship Id="rIdmfl8jjt-orwwxf0c0ltaw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-milesight-sensors-report/#&#38860;&#39636;&#24517;&#38920;&#26159;-600050-&#25110;&#26356;&#26032;" TargetMode="External"/><Relationship Id="rIdn1fdpzsibx6m3cfzq7dag" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-milesight-sensor-data/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b29cd563ebb6328202003e5d67c893589138ad91.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/82768a8409b59406228859c961c409b80548d44c.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/15a89ebd67c7b28f50acce04a13655dac88fb314.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e2cdb9f50226bbabbd45e7c81f157d0fa12b9bb0.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/008f9a0a3651dfe9aa77c18e2ba6dc3c0257388c.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8d276c16a695a527c120b4d23653e0def883b84f.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>連接 Milesight 感應器</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>