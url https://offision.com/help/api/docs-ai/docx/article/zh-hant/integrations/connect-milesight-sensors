--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5vvf0tkxuvmhg0dv-d0iz">
+      <w:hyperlink w:history="1" r:id="rIdsyomhpcmello5ttbzfdtq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/integrations/connect-milesight-sensors/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision 從來不會去找閘道——是我們告訴閘道把數值送到哪裡。所以工作分成兩半：在
 Offision 新增閘道，拿到一個網址和一個權杖，再把兩者填進閘道自己的主控台。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -154,51 +154,51 @@
         <w:t xml:space="preserve">閘道在你網路上的位址，以及閘道自己的登入資訊</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">閘道韌體 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">60.0.0.50 或更新</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">——</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmfl8jjt-orwwxf0c0ltaw">
+      <w:hyperlink w:history="1" r:id="rIdzt2-r5awam9rjdh6an3dz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">以及為什麼一定要</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">每一台感應器都已加入閘道，且閘道已設定好解讀該型號。這兩件事都在 Offision
 介入之前，用 Milesight 的工具完成</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
@@ -1788,51 +1788,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">然後就是等——而且是一台一台出現，不是一次到齊。空氣感應器幾分鐘內就會回報；
 空著的辦公桌上的感應器可能好幾個小時不出聲。不想等的話，把一台感應器重新開機：
 它會立刻重新加入，觸發 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Join notification</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 那一列，幾秒內就能證明線路是通的。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">感應器都排出來之後，</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdn1fdpzsibx6m3cfzq7dag">
+      <w:hyperlink w:history="1" r:id="rIdfezfrao6vjvanxankveyq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">替它們指定辦公桌或會議室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 ——數值要能被 Offision 其他功能使用，是從那一步開始的。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">出問題時</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -2634,51 +2634,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId5vvf0tkxuvmhg0dv-d0iz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/connect-milesight-sensors/" TargetMode="External"/><Relationship Id="rIdmfl8jjt-orwwxf0c0ltaw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-milesight-sensors-report/#&#38860;&#39636;&#24517;&#38920;&#26159;-600050-&#25110;&#26356;&#26032;" TargetMode="External"/><Relationship Id="rIdn1fdpzsibx6m3cfzq7dag" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-milesight-sensor-data/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b29cd563ebb6328202003e5d67c893589138ad91.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/82768a8409b59406228859c961c409b80548d44c.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/15a89ebd67c7b28f50acce04a13655dac88fb314.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e2cdb9f50226bbabbd45e7c81f157d0fa12b9bb0.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/008f9a0a3651dfe9aa77c18e2ba6dc3c0257388c.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8d276c16a695a527c120b4d23653e0def883b84f.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdsyomhpcmello5ttbzfdtq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/connect-milesight-sensors/" TargetMode="External"/><Relationship Id="rIdzt2-r5awam9rjdh6an3dz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-milesight-sensors-report/#&#38860;&#39636;&#24517;&#38920;&#26159;-600050-&#25110;&#26356;&#26032;" TargetMode="External"/><Relationship Id="rIdfezfrao6vjvanxankveyq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-milesight-sensor-data/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3bec28c95fe445f3f34e6c5063edbf52a8a19532.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1b053d8cb87ea3835cc8866368832a519e82bc9a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cfe0ce2184cd1d6be2625d4271b7f1fff991270c.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f9e5ced8b2b6efdd83c1fe2c8394b503ada9ebe4.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9999635b92338b954f3008fdd7db3279f6996212.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a86782a2d7b92f8adc353d44719f3b12cc40a6ec.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>連接 Milesight 感應器</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>