--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsyomhpcmello5ttbzfdtq">
+      <w:hyperlink w:history="1" r:id="rIdd74pkp--hzaulglndfabh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/integrations/connect-milesight-sensors/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision 從來不會去找閘道——是我們告訴閘道把數值送到哪裡。所以工作分成兩半：在
 Offision 新增閘道，拿到一個網址和一個權杖，再把兩者填進閘道自己的主控台。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -154,51 +154,51 @@
         <w:t xml:space="preserve">閘道在你網路上的位址，以及閘道自己的登入資訊</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">閘道韌體 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">60.0.0.50 或更新</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">——</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzt2-r5awam9rjdh6an3dz">
+      <w:hyperlink w:history="1" r:id="rId2do7t9uc-ec9gy9rljrpl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">以及為什麼一定要</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">每一台感應器都已加入閘道，且閘道已設定好解讀該型號。這兩件事都在 Offision
 介入之前，用 Milesight 的工具完成</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
@@ -1788,51 +1788,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">然後就是等——而且是一台一台出現，不是一次到齊。空氣感應器幾分鐘內就會回報；
 空著的辦公桌上的感應器可能好幾個小時不出聲。不想等的話，把一台感應器重新開機：
 它會立刻重新加入，觸發 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Join notification</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 那一列，幾秒內就能證明線路是通的。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">感應器都排出來之後，</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfezfrao6vjvanxankveyq">
+      <w:hyperlink w:history="1" r:id="rIdksfwuehnoqnhjww5jlukw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">替它們指定辦公桌或會議室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 ——數值要能被 Offision 其他功能使用，是從那一步開始的。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">出問題時</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -2634,51 +2634,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdsyomhpcmello5ttbzfdtq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/connect-milesight-sensors/" TargetMode="External"/><Relationship Id="rIdzt2-r5awam9rjdh6an3dz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-milesight-sensors-report/#&#38860;&#39636;&#24517;&#38920;&#26159;-600050-&#25110;&#26356;&#26032;" TargetMode="External"/><Relationship Id="rIdfezfrao6vjvanxankveyq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-milesight-sensor-data/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3bec28c95fe445f3f34e6c5063edbf52a8a19532.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1b053d8cb87ea3835cc8866368832a519e82bc9a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cfe0ce2184cd1d6be2625d4271b7f1fff991270c.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f9e5ced8b2b6efdd83c1fe2c8394b503ada9ebe4.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9999635b92338b954f3008fdd7db3279f6996212.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a86782a2d7b92f8adc353d44719f3b12cc40a6ec.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdd74pkp--hzaulglndfabh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/connect-milesight-sensors/" TargetMode="External"/><Relationship Id="rId2do7t9uc-ec9gy9rljrpl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-milesight-sensors-report/#&#38860;&#39636;&#24517;&#38920;&#26159;-600050-&#25110;&#26356;&#26032;" TargetMode="External"/><Relationship Id="rIdksfwuehnoqnhjww5jlukw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-milesight-sensor-data/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3bec28c95fe445f3f34e6c5063edbf52a8a19532.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1b053d8cb87ea3835cc8866368832a519e82bc9a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cfe0ce2184cd1d6be2625d4271b7f1fff991270c.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f9e5ced8b2b6efdd83c1fe2c8394b503ada9ebe4.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9999635b92338b954f3008fdd7db3279f6996212.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a86782a2d7b92f8adc353d44719f3b12cc40a6ec.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>連接 Milesight 感應器</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>