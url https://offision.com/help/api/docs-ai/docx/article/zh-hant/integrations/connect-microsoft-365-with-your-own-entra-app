--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,109 +26,109 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">以自己的 Entra ID 應用程式連接 Microsoft 365</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">自行註冊應用程式、自行決定要給 Offision 哪些權限，再把憑證交給它。適用於不接受第三方 應用程式註冊的安全政策。</w:t>
+        <w:t xml:space="preserve">自行註冊應用程式、自行決定要給 Offision 哪些權限，再把憑證交給它。適用於不接受第三方應用程式註冊的安全政策。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1zkk7wom5y14pxxferijr">
+      <w:hyperlink w:history="1" r:id="rIdfa__69xfoyfd20mu5-myu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/integrations/connect-microsoft-365-with-your-own-entra-app/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">大多數組織應該用
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdydpqpuvvq24thz1o5rjua">
+      <w:hyperlink w:history="1" r:id="rIdndpa3ezglvmod6k1hzi4c">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">應用程式模式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 或
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnx6nqpfbxmzqk1xyigxn9">
+      <w:hyperlink w:history="1" r:id="rIdplxmce-janbk26zzj71t6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">委派模式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 連接，兩者都使用 Offision 自己的
 應用程式註冊，完全不需要任何憑證。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">當那樣不被接受時才走這條路——也就是安全政策要求應用程式必須註冊在你自己的
 Microsoft Entra ID 中，權限由你選擇，密碼由你掌控且可隨時撤銷。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -2258,75 +2258,75 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">委派模式沒有 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">測試連線</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 按鈕，因為還沒有人登入，也就沒有權杖可測。沒有它才是正常的。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">儲存後，接著設定 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkpqstruwe9pj-0rp-r63y">
+      <w:hyperlink w:history="1" r:id="rIdfbl1fujiu4wqwduwvs340">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">房間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbkntk8ii8ngauneojwnyx">
+      <w:hyperlink w:history="1" r:id="rIdlo880fqvae3_zoihqxynj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">使用者</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 與
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhn_rroqyqvhj8iwnckqo8">
+      <w:hyperlink w:history="1" r:id="rIdkufsateix3pnqkidav7ny">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">登入</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">出問題時</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -3109,51 +3109,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId1zkk7wom5y14pxxferijr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/connect-microsoft-365-with-your-own-entra-app/" TargetMode="External"/><Relationship Id="rIdydpqpuvvq24thz1o5rjua" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-application-mode/" TargetMode="External"/><Relationship Id="rIdnx6nqpfbxmzqk1xyigxn9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-delegate-mode/" TargetMode="External"/><Relationship Id="rIdkpqstruwe9pj-0rp-r63y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdbkntk8ii8ngauneojwnyx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdhn_rroqyqvhj8iwnckqo8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-microsoft-365/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ada7f10c3acb6be1a127b9d6dd3a6143c2045ea1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/82af4995d5a15074bcf18aa5c072eb9e59efb7e8.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdfa__69xfoyfd20mu5-myu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/connect-microsoft-365-with-your-own-entra-app/" TargetMode="External"/><Relationship Id="rIdndpa3ezglvmod6k1hzi4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-application-mode/" TargetMode="External"/><Relationship Id="rIdplxmce-janbk26zzj71t6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-delegate-mode/" TargetMode="External"/><Relationship Id="rIdfbl1fujiu4wqwduwvs340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdlo880fqvae3_zoihqxynj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdkufsateix3pnqkidav7ny" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-microsoft-365/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ada7f10c3acb6be1a127b9d6dd3a6143c2045ea1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/82af4995d5a15074bcf18aa5c072eb9e59efb7e8.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>以自己的 Entra ID 應用程式連接 Microsoft 365</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>