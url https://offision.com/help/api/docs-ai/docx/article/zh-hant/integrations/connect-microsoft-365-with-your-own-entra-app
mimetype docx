--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,83 +52,83 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfa__69xfoyfd20mu5-myu">
+      <w:hyperlink w:history="1" r:id="rIdjqzfvrnmpixxtjcdd2j3b">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/integrations/connect-microsoft-365-with-your-own-entra-app/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">大多數組織應該用
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdndpa3ezglvmod6k1hzi4c">
+      <w:hyperlink w:history="1" r:id="rId4rxmjbmi5xzz4ckjhpxra">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">應用程式模式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 或
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdplxmce-janbk26zzj71t6">
+      <w:hyperlink w:history="1" r:id="rIdhcvcnignelxboyvxk6hky">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">委派模式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 連接，兩者都使用 Offision 自己的
 應用程式註冊，完全不需要任何憑證。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">當那樣不被接受時才走這條路——也就是安全政策要求應用程式必須註冊在你自己的
 Microsoft Entra ID 中，權限由你選擇，密碼由你掌控且可隨時撤銷。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -2258,75 +2258,75 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">委派模式沒有 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">測試連線</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 按鈕，因為還沒有人登入，也就沒有權杖可測。沒有它才是正常的。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">儲存後，接著設定 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfbl1fujiu4wqwduwvs340">
+      <w:hyperlink w:history="1" r:id="rId_sreyg1yyl_74agwpcfgu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">房間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlo880fqvae3_zoihqxynj">
+      <w:hyperlink w:history="1" r:id="rIdmbzhqqwwk16hflt59h1ag">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">使用者</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 與
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkufsateix3pnqkidav7ny">
+      <w:hyperlink w:history="1" r:id="rIdwc6wolc7vnqlmfhff-ffo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">登入</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">出問題時</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -3109,51 +3109,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdfa__69xfoyfd20mu5-myu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/connect-microsoft-365-with-your-own-entra-app/" TargetMode="External"/><Relationship Id="rIdndpa3ezglvmod6k1hzi4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-application-mode/" TargetMode="External"/><Relationship Id="rIdplxmce-janbk26zzj71t6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-delegate-mode/" TargetMode="External"/><Relationship Id="rIdfbl1fujiu4wqwduwvs340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdlo880fqvae3_zoihqxynj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdkufsateix3pnqkidav7ny" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-microsoft-365/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ada7f10c3acb6be1a127b9d6dd3a6143c2045ea1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/82af4995d5a15074bcf18aa5c072eb9e59efb7e8.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdjqzfvrnmpixxtjcdd2j3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/connect-microsoft-365-with-your-own-entra-app/" TargetMode="External"/><Relationship Id="rId4rxmjbmi5xzz4ckjhpxra" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-application-mode/" TargetMode="External"/><Relationship Id="rIdhcvcnignelxboyvxk6hky" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-delegate-mode/" TargetMode="External"/><Relationship Id="rId_sreyg1yyl_74agwpcfgu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdmbzhqqwwk16hflt59h1ag" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdwc6wolc7vnqlmfhff-ffo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-microsoft-365/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/690f9c9716665e9b96877a1e3d78fc01d00044b3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8240934ff2f87acb5527ea6e47c9722fb2bc7e44.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>以自己的 Entra ID 應用程式連接 Microsoft 365</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>