--- v2 (2026-10-19)
+++ v3 (2026-11-08)
@@ -52,83 +52,83 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjqzfvrnmpixxtjcdd2j3b">
+      <w:hyperlink w:history="1" r:id="rIdkcbmzw4zy2j_lgka4tvcq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/integrations/connect-microsoft-365-with-your-own-entra-app/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">大多數組織應該用
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4rxmjbmi5xzz4ckjhpxra">
+      <w:hyperlink w:history="1" r:id="rIdoywgnabawp7be_jxuo7kg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">應用程式模式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 或
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhcvcnignelxboyvxk6hky">
+      <w:hyperlink w:history="1" r:id="rIdvabzvsn4fcot_6yowliar">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">委派模式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 連接，兩者都使用 Offision 自己的
 應用程式註冊，完全不需要任何憑證。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">當那樣不被接受時才走這條路——也就是安全政策要求應用程式必須註冊在你自己的
 Microsoft Entra ID 中，權限由你選擇，密碼由你掌控且可隨時撤銷。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -2258,75 +2258,75 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">委派模式沒有 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">測試連線</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 按鈕，因為還沒有人登入，也就沒有權杖可測。沒有它才是正常的。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">儲存後，接著設定 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_sreyg1yyl_74agwpcfgu">
+      <w:hyperlink w:history="1" r:id="rIdynczwq4xmqb2uae6nqpal">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">房間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmbzhqqwwk16hflt59h1ag">
+      <w:hyperlink w:history="1" r:id="rIdwnwgk635frknqdoeau8j_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">使用者</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 與
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwc6wolc7vnqlmfhff-ffo">
+      <w:hyperlink w:history="1" r:id="rId3cmonihs_mxroxonppido">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">登入</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">出問題時</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -3109,51 +3109,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdjqzfvrnmpixxtjcdd2j3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/connect-microsoft-365-with-your-own-entra-app/" TargetMode="External"/><Relationship Id="rId4rxmjbmi5xzz4ckjhpxra" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-application-mode/" TargetMode="External"/><Relationship Id="rIdhcvcnignelxboyvxk6hky" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-delegate-mode/" TargetMode="External"/><Relationship Id="rId_sreyg1yyl_74agwpcfgu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdmbzhqqwwk16hflt59h1ag" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdwc6wolc7vnqlmfhff-ffo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-microsoft-365/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/690f9c9716665e9b96877a1e3d78fc01d00044b3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8240934ff2f87acb5527ea6e47c9722fb2bc7e44.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdkcbmzw4zy2j_lgka4tvcq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/connect-microsoft-365-with-your-own-entra-app/" TargetMode="External"/><Relationship Id="rIdoywgnabawp7be_jxuo7kg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-application-mode/" TargetMode="External"/><Relationship Id="rIdvabzvsn4fcot_6yowliar" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-delegate-mode/" TargetMode="External"/><Relationship Id="rIdynczwq4xmqb2uae6nqpal" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdwnwgk635frknqdoeau8j_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rId3cmonihs_mxroxonppido" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-microsoft-365/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/690f9c9716665e9b96877a1e3d78fc01d00044b3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8240934ff2f87acb5527ea6e47c9722fb2bc7e44.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>以自己的 Entra ID 應用程式連接 Microsoft 365</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>