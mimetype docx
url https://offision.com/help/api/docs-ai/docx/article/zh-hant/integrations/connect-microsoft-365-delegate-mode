--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,127 +26,127 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">以委派模式連接 Microsoft 365</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">一個 Microsoft 帳戶登入，Offision 就在該帳戶的日曆權限上運作。不需要管理員，也沒有 整租戶的核准。約五分鐘。</w:t>
+        <w:t xml:space="preserve">一個 Microsoft 帳戶登入，Offision 就在該帳戶的日曆權限上運作。不需要管理員，也沒有整租戶的核准。約五分鐘。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvdufmyl1cdghevgaqztmj">
+      <w:hyperlink w:history="1" r:id="rIdxsospjo5tjtfgnwcwyqlq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/integrations/connect-microsoft-365-delegate-mode/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">委派模式讓你在不需要任何人做整租戶核准的情況下連接 Microsoft 365。由一個人以自己的
 Microsoft 帳戶登入，之後 Offision 的所有動作都建立在該帳戶的日曆權限上。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這句話同時說明了它的吸引力與限制。既然沒有任何東西為整個組織核准過，也就做不到任何
 組織層級的事：房間要一次一個位址地新增，使用者是匯入而不是同步，使用者群組不支援。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">如果你希望房間與使用者自動保持最新，應該選
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdso5o24ysmbvdvtxpe6y0p">
+      <w:hyperlink w:history="1" r:id="rIdur5zhnv1lsc94m-rnk6dx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">應用程式模式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。比較請見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdaofrrqss5bgqqglwgaaqk">
+      <w:hyperlink w:history="1" r:id="rIdy7icrudcw3cnveja_qtfp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">該選擇哪一種 Microsoft 365 連接方式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3810000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="m365-delegate-mode-zh-hant" descr="由一個信箱登入，所以日曆照樣雙向同步，但房間與使用者要手動處理，用戶群組則根本不存在。" title="由一個信箱登入，所以日曆照樣雙向同步，但房間與使用者要手動處理，用戶群組則根本不存在。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -695,51 +695,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">房間是在整合卡片的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">已連結資源</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 中，以信箱地址新增的。委派帳戶顯示在該畫面的最上方，
 之後要更新或更換它也是在這裡。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">完整說明在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqgxbjaozpygnfe1ycpr8z">
+      <w:hyperlink w:history="1" r:id="rId7f3ooswewgwd_ykzryigd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">從 Microsoft 365 同步房間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">，其中也包含在已連結帳戶
 以外的人能預約之前，必須設定的代理預約帳號。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. 雙向確認</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1606,51 +1606,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdvdufmyl1cdghevgaqztmj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/connect-microsoft-365-delegate-mode/" TargetMode="External"/><Relationship Id="rIdso5o24ysmbvdvtxpe6y0p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-application-mode/" TargetMode="External"/><Relationship Id="rIdaofrrqss5bgqqglwgaaqk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdqgxbjaozpygnfe1ycpr8z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/53fe468760aca7bd11a7e97972f781a82f607141.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f3bceb4ad17b1a4737cfda688df03c3f9b023529.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdxsospjo5tjtfgnwcwyqlq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/connect-microsoft-365-delegate-mode/" TargetMode="External"/><Relationship Id="rIdur5zhnv1lsc94m-rnk6dx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-application-mode/" TargetMode="External"/><Relationship Id="rIdy7icrudcw3cnveja_qtfp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rId7f3ooswewgwd_ykzryigd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/53fe468760aca7bd11a7e97972f781a82f607141.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f3bceb4ad17b1a4737cfda688df03c3f9b023529.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>以委派模式連接 Microsoft 365</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>