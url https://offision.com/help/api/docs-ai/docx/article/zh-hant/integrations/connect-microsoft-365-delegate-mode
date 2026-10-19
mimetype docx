--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,101 +52,101 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxsospjo5tjtfgnwcwyqlq">
+      <w:hyperlink w:history="1" r:id="rIdckut5usqtdmdpaksa2cxm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/integrations/connect-microsoft-365-delegate-mode/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">委派模式讓你在不需要任何人做整租戶核准的情況下連接 Microsoft 365。由一個人以自己的
 Microsoft 帳戶登入，之後 Offision 的所有動作都建立在該帳戶的日曆權限上。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這句話同時說明了它的吸引力與限制。既然沒有任何東西為整個組織核准過，也就做不到任何
 組織層級的事：房間要一次一個位址地新增，使用者是匯入而不是同步，使用者群組不支援。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">如果你希望房間與使用者自動保持最新，應該選
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdur5zhnv1lsc94m-rnk6dx">
+      <w:hyperlink w:history="1" r:id="rId_ix5o2xvscz_kj0vuke72">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">應用程式模式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。比較請見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdy7icrudcw3cnveja_qtfp">
+      <w:hyperlink w:history="1" r:id="rId-hwyd-bbsqjokt8dasp2d">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">該選擇哪一種 Microsoft 365 連接方式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3810000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="m365-delegate-mode-zh-hant" descr="由一個信箱登入，所以日曆照樣雙向同步，但房間與使用者要手動處理，用戶群組則根本不存在。" title="由一個信箱登入，所以日曆照樣雙向同步，但房間與使用者要手動處理，用戶群組則根本不存在。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -695,51 +695,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">房間是在整合卡片的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">已連結資源</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 中，以信箱地址新增的。委派帳戶顯示在該畫面的最上方，
 之後要更新或更換它也是在這裡。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">完整說明在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7f3ooswewgwd_ykzryigd">
+      <w:hyperlink w:history="1" r:id="rIdrxzfiaknuxltbnj9p59mg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">從 Microsoft 365 同步房間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">，其中也包含在已連結帳戶
 以外的人能預約之前，必須設定的代理預約帳號。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. 雙向確認</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1606,51 +1606,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdxsospjo5tjtfgnwcwyqlq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/connect-microsoft-365-delegate-mode/" TargetMode="External"/><Relationship Id="rIdur5zhnv1lsc94m-rnk6dx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-application-mode/" TargetMode="External"/><Relationship Id="rIdy7icrudcw3cnveja_qtfp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rId7f3ooswewgwd_ykzryigd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/53fe468760aca7bd11a7e97972f781a82f607141.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f3bceb4ad17b1a4737cfda688df03c3f9b023529.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdckut5usqtdmdpaksa2cxm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/connect-microsoft-365-delegate-mode/" TargetMode="External"/><Relationship Id="rId_ix5o2xvscz_kj0vuke72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-application-mode/" TargetMode="External"/><Relationship Id="rId-hwyd-bbsqjokt8dasp2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdrxzfiaknuxltbnj9p59mg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2b92fc7d8921aefea4a897a27dfaadd2338aeb9e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/50cc9c09fbe0a239b1c50b4166a0baba5c11496f.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>以委派模式連接 Microsoft 365</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>