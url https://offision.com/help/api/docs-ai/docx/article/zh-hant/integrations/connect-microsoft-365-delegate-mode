--- v2 (2026-10-19)
+++ v3 (2026-11-08)
@@ -52,101 +52,101 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdckut5usqtdmdpaksa2cxm">
+      <w:hyperlink w:history="1" r:id="rIdwyuxmd2rwvktyw-jk4iam">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/integrations/connect-microsoft-365-delegate-mode/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">委派模式讓你在不需要任何人做整租戶核准的情況下連接 Microsoft 365。由一個人以自己的
 Microsoft 帳戶登入，之後 Offision 的所有動作都建立在該帳戶的日曆權限上。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這句話同時說明了它的吸引力與限制。既然沒有任何東西為整個組織核准過，也就做不到任何
 組織層級的事：房間要一次一個位址地新增，使用者是匯入而不是同步，使用者群組不支援。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">如果你希望房間與使用者自動保持最新，應該選
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_ix5o2xvscz_kj0vuke72">
+      <w:hyperlink w:history="1" r:id="rIdoxav3mz0gug0c2fxt2ufq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">應用程式模式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。比較請見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-hwyd-bbsqjokt8dasp2d">
+      <w:hyperlink w:history="1" r:id="rId-yfweuyo60ebjk3mbvyms">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">該選擇哪一種 Microsoft 365 連接方式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3810000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="m365-delegate-mode-zh-hant" descr="由一個信箱登入，所以日曆照樣雙向同步，但房間與使用者要手動處理，用戶群組則根本不存在。" title="由一個信箱登入，所以日曆照樣雙向同步，但房間與使用者要手動處理，用戶群組則根本不存在。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -695,51 +695,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">房間是在整合卡片的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">已連結資源</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 中，以信箱地址新增的。委派帳戶顯示在該畫面的最上方，
 之後要更新或更換它也是在這裡。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">完整說明在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrxzfiaknuxltbnj9p59mg">
+      <w:hyperlink w:history="1" r:id="rIdf2sfrqpppxscg5k05olh6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">從 Microsoft 365 同步房間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">，其中也包含在已連結帳戶
 以外的人能預約之前，必須設定的代理預約帳號。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. 雙向確認</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1606,51 +1606,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdckut5usqtdmdpaksa2cxm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/connect-microsoft-365-delegate-mode/" TargetMode="External"/><Relationship Id="rId_ix5o2xvscz_kj0vuke72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-application-mode/" TargetMode="External"/><Relationship Id="rId-hwyd-bbsqjokt8dasp2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdrxzfiaknuxltbnj9p59mg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2b92fc7d8921aefea4a897a27dfaadd2338aeb9e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/50cc9c09fbe0a239b1c50b4166a0baba5c11496f.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdwyuxmd2rwvktyw-jk4iam" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/connect-microsoft-365-delegate-mode/" TargetMode="External"/><Relationship Id="rIdoxav3mz0gug0c2fxt2ufq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-application-mode/" TargetMode="External"/><Relationship Id="rId-yfweuyo60ebjk3mbvyms" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdf2sfrqpppxscg5k05olh6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2b92fc7d8921aefea4a897a27dfaadd2338aeb9e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/50cc9c09fbe0a239b1c50b4166a0baba5c11496f.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>以委派模式連接 Microsoft 365</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>