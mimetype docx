--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,106 +26,106 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">以應用程式模式連接 Microsoft 365</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">由 Microsoft 365 全域管理員核准一次，房間、使用者與日曆就會自動保持同步。約十分鐘， 其中大部分是等待。</w:t>
+        <w:t xml:space="preserve">由 Microsoft 365 全域管理員核准一次，房間、使用者與日曆就會自動保持同步。約十分鐘，其中大部分是等待。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdk82jiqeljje5y59fzyzge">
+      <w:hyperlink w:history="1" r:id="rIdo5dketq-30mjk49_lbkum">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/integrations/connect-microsoft-365-application-mode/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">應用程式模式是大多數組織想要的連接方式：為整個組織核准一次，之後房間、使用者、使用者
 群組與日曆全部自動保持同步，不需要任何人維護。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">如果還沒決定要用三種方式中的哪一種，請先閱讀
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6esab1g1aex3xclprolv5">
+      <w:hyperlink w:history="1" r:id="rIdjtdydeiyiozpklcxvaohr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">該選擇哪一種 Microsoft 365 連接方式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4572000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="m365-application-mode-zh-hant" descr="只要一次管理員同意，Microsoft 365 那一側的東西全都到得了——日曆雙向，其餘自己進來。" title="只要一次管理員同意，Microsoft 365 那一側的東西全都到得了——日曆雙向，其餘自己進來。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -492,63 +492,63 @@
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">應用程式模式，四顆同步指示燈全部是綠色。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Note:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 如果完全看不到模式按鈕，表示這台伺服器沒有設定 Offision 日曆應用程式，只提供舊版的快速
 連接。請改用
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddiybh00h7sq0cmdpjybas">
+      <w:hyperlink w:history="1" r:id="rIdcfzbsr44ig-vwd7gf0ydg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">委派模式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 或
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4xmim405ps0npfz8ffh_m">
+      <w:hyperlink w:history="1" r:id="rIdnkxuwqax6p5fdlaasuxau">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">自己的 Entra ID 應用程式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. 授予管理員同意</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">選擇 </w:t>
@@ -960,75 +960,75 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">從 Outlook 預約同一個房間，確認它出現在 Offision</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">只測一個方向，正是半殘同步上線的原因。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">接著設定 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdv84uvslbhyo5v19hhdchy">
+      <w:hyperlink w:history="1" r:id="rId1zc7u8gq03_glhzzndsga">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">房間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmshlg_wrrwthcf-brupft">
+      <w:hyperlink w:history="1" r:id="rIdi6ssu-dy9cdjg7gwjtbcw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">使用者</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 與
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdt3vkbg14-q_4g7mlc07_u">
+      <w:hyperlink w:history="1" r:id="rIdxxdnktrtzp4aovyijtbyl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">登入</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">出問題時</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -1769,51 +1769,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdk82jiqeljje5y59fzyzge" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/connect-microsoft-365-application-mode/" TargetMode="External"/><Relationship Id="rId6esab1g1aex3xclprolv5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIddiybh00h7sq0cmdpjybas" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-delegate-mode/" TargetMode="External"/><Relationship Id="rId4xmim405ps0npfz8ffh_m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-with-your-own-entra-app/" TargetMode="External"/><Relationship Id="rIdv84uvslbhyo5v19hhdchy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdmshlg_wrrwthcf-brupft" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdt3vkbg14-q_4g7mlc07_u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-microsoft-365/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b6ea96ab3e0b6c3926102190ce7542134d18b7ee.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/73332925eb39d513548214e70e489fb22c45b31f.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a528ef48d88e8f980a5eab05a40ea2535fe17073.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9eeee7eeb53ac0bd1e6e824445aa896d1b818727.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdo5dketq-30mjk49_lbkum" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/connect-microsoft-365-application-mode/" TargetMode="External"/><Relationship Id="rIdjtdydeiyiozpklcxvaohr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdcfzbsr44ig-vwd7gf0ydg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-delegate-mode/" TargetMode="External"/><Relationship Id="rIdnkxuwqax6p5fdlaasuxau" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-with-your-own-entra-app/" TargetMode="External"/><Relationship Id="rId1zc7u8gq03_glhzzndsga" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdi6ssu-dy9cdjg7gwjtbcw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdxxdnktrtzp4aovyijtbyl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-microsoft-365/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b6ea96ab3e0b6c3926102190ce7542134d18b7ee.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/73332925eb39d513548214e70e489fb22c45b31f.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a528ef48d88e8f980a5eab05a40ea2535fe17073.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9eeee7eeb53ac0bd1e6e824445aa896d1b818727.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>以應用程式模式連接 Microsoft 365</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>