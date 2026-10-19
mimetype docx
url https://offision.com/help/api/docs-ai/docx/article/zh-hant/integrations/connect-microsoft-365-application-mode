--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,80 +52,80 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdo5dketq-30mjk49_lbkum">
+      <w:hyperlink w:history="1" r:id="rIdwa4yvtxpeuvcucxtuizwm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/integrations/connect-microsoft-365-application-mode/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">應用程式模式是大多數組織想要的連接方式：為整個組織核准一次，之後房間、使用者、使用者
 群組與日曆全部自動保持同步，不需要任何人維護。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">如果還沒決定要用三種方式中的哪一種，請先閱讀
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjtdydeiyiozpklcxvaohr">
+      <w:hyperlink w:history="1" r:id="rIdb1soasabowdgvrodhyasu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">該選擇哪一種 Microsoft 365 連接方式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4572000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="m365-application-mode-zh-hant" descr="只要一次管理員同意，Microsoft 365 那一側的東西全都到得了——日曆雙向，其餘自己進來。" title="只要一次管理員同意，Microsoft 365 那一側的東西全都到得了——日曆雙向，其餘自己進來。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -492,63 +492,63 @@
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">應用程式模式，四顆同步指示燈全部是綠色。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Note:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 如果完全看不到模式按鈕，表示這台伺服器沒有設定 Offision 日曆應用程式，只提供舊版的快速
 連接。請改用
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcfzbsr44ig-vwd7gf0ydg">
+      <w:hyperlink w:history="1" r:id="rIdksx7pbtnvibpsizbifulb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">委派模式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 或
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnkxuwqax6p5fdlaasuxau">
+      <w:hyperlink w:history="1" r:id="rIdy7r6ejzs7ree222xjlnzy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">自己的 Entra ID 應用程式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. 授予管理員同意</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">選擇 </w:t>
@@ -960,75 +960,75 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">從 Outlook 預約同一個房間，確認它出現在 Offision</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">只測一個方向，正是半殘同步上線的原因。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">接著設定 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1zc7u8gq03_glhzzndsga">
+      <w:hyperlink w:history="1" r:id="rId59zct_tifrfdnj9_wk6i6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">房間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdi6ssu-dy9cdjg7gwjtbcw">
+      <w:hyperlink w:history="1" r:id="rIdx7v7qdc0kbsqve9pk8kbe">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">使用者</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 與
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxxdnktrtzp4aovyijtbyl">
+      <w:hyperlink w:history="1" r:id="rIdowez-n-uqfanl8tzda0nl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">登入</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">出問題時</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -1769,51 +1769,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdo5dketq-30mjk49_lbkum" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/connect-microsoft-365-application-mode/" TargetMode="External"/><Relationship Id="rIdjtdydeiyiozpklcxvaohr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdcfzbsr44ig-vwd7gf0ydg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-delegate-mode/" TargetMode="External"/><Relationship Id="rIdnkxuwqax6p5fdlaasuxau" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-with-your-own-entra-app/" TargetMode="External"/><Relationship Id="rId1zc7u8gq03_glhzzndsga" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdi6ssu-dy9cdjg7gwjtbcw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdxxdnktrtzp4aovyijtbyl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-microsoft-365/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b6ea96ab3e0b6c3926102190ce7542134d18b7ee.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/73332925eb39d513548214e70e489fb22c45b31f.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a528ef48d88e8f980a5eab05a40ea2535fe17073.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9eeee7eeb53ac0bd1e6e824445aa896d1b818727.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdwa4yvtxpeuvcucxtuizwm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/connect-microsoft-365-application-mode/" TargetMode="External"/><Relationship Id="rIdb1soasabowdgvrodhyasu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdksx7pbtnvibpsizbifulb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-delegate-mode/" TargetMode="External"/><Relationship Id="rIdy7r6ejzs7ree222xjlnzy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-with-your-own-entra-app/" TargetMode="External"/><Relationship Id="rId59zct_tifrfdnj9_wk6i6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdx7v7qdc0kbsqve9pk8kbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdowez-n-uqfanl8tzda0nl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-microsoft-365/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9f3ce59878d17092b62e54d955a635d565858eb1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ccdda039e8a72a7d37d4921e7f91cd58481def7e.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b91efc9f984a6558239a3dad233472a6e4813912.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f03b0128f75aa01ea01e5e0bf9153ba85b0c9523.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>以應用程式模式連接 Microsoft 365</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>