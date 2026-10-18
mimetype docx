--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdh8jnobn3ksmrrlby83r-t">
+      <w:hyperlink w:history="1" r:id="rId164kslrhvrqhgszchbne5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/integrations/connect-logitech-sync/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Logitech Sync 是唯一一個以</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">憑證</w:t>
       </w:r>
@@ -856,51 +856,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">勾選一間會議室，並替它的讀數指定去處：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">建立新 IoT 空間</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 只收集資料而不讓它可預約；
 選擇你其中一個可預約資源，則會把該會議室的感測器接到人們真的會去預約的房間上。接著勾選
 裝置並同步。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Space 底下只會出現會議室。Logitech 的辦公桌在這裡完全不會出現，這不是故障——請見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnrdjcym0urqka3vj5mbhp">
+      <w:hyperlink w:history="1" r:id="rIdflbxkxkyyz-rukgahht65">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Logitech Sync 帶進 Offision 的內容</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. 確認是否成功</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在對話框側欄開啟</w:t>
@@ -955,51 +955,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">圖磚大約會在一次輪詢內填滿；Rally Bar 或 Tap 沒有狀態頁
 才是正確的。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">接著確認另一個方向：同一頁上的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">在 Logitech Sync 中開啟</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 應該會落在 Logitech 主控台裡
 的同一台裝置上。這證明相符的是識別碼，而不只是名稱。讀數接下來去哪裡，是另一篇文章：
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdb9o9voiquq9mwptjwuasn">
+      <w:hyperlink w:history="1" r:id="rIdppz8q6r9hdzrvvkmdzcft">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在 Offision 各處查看 Logitech 感測器數據</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">出問題的時候</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -1837,51 +1837,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdh8jnobn3ksmrrlby83r-t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/connect-logitech-sync/" TargetMode="External"/><Relationship Id="rIdnrdjcym0urqka3vj5mbhp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-logitech-sync-reports/" TargetMode="External"/><Relationship Id="rIdb9o9voiquq9mwptjwuasn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-logitech-sensor-data/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId164kslrhvrqhgszchbne5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/connect-logitech-sync/" TargetMode="External"/><Relationship Id="rIdflbxkxkyyz-rukgahht65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-logitech-sync-reports/" TargetMode="External"/><Relationship Id="rIdppz8q6r9hdzrvvkmdzcft" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-logitech-sensor-data/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>連接 Logitech Sync</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>