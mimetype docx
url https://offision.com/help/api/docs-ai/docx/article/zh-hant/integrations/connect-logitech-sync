--- v1 (2026-10-18)
+++ v2 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId164kslrhvrqhgszchbne5">
+      <w:hyperlink w:history="1" r:id="rIdlmreyszwnrf38sxvdavf8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/integrations/connect-logitech-sync/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Logitech Sync 是唯一一個以</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">憑證</w:t>
       </w:r>
@@ -856,51 +856,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">勾選一間會議室，並替它的讀數指定去處：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">建立新 IoT 空間</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 只收集資料而不讓它可預約；
 選擇你其中一個可預約資源，則會把該會議室的感測器接到人們真的會去預約的房間上。接著勾選
 裝置並同步。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Space 底下只會出現會議室。Logitech 的辦公桌在這裡完全不會出現，這不是故障——請見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdflbxkxkyyz-rukgahht65">
+      <w:hyperlink w:history="1" r:id="rIdfwzitvczbb8r29qvp0wiq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Logitech Sync 帶進 Offision 的內容</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. 確認是否成功</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在對話框側欄開啟</w:t>
@@ -955,51 +955,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">圖磚大約會在一次輪詢內填滿；Rally Bar 或 Tap 沒有狀態頁
 才是正確的。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">接著確認另一個方向：同一頁上的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">在 Logitech Sync 中開啟</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 應該會落在 Logitech 主控台裡
 的同一台裝置上。這證明相符的是識別碼，而不只是名稱。讀數接下來去哪裡，是另一篇文章：
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdppz8q6r9hdzrvvkmdzcft">
+      <w:hyperlink w:history="1" r:id="rIdnfslboy2dpttcwuhhehod">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在 Offision 各處查看 Logitech 感測器數據</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">出問題的時候</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -1837,51 +1837,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId164kslrhvrqhgszchbne5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/connect-logitech-sync/" TargetMode="External"/><Relationship Id="rIdflbxkxkyyz-rukgahht65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-logitech-sync-reports/" TargetMode="External"/><Relationship Id="rIdppz8q6r9hdzrvvkmdzcft" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-logitech-sensor-data/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdlmreyszwnrf38sxvdavf8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/connect-logitech-sync/" TargetMode="External"/><Relationship Id="rIdfwzitvczbb8r29qvp0wiq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-logitech-sync-reports/" TargetMode="External"/><Relationship Id="rIdnfslboy2dpttcwuhhehod" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-logitech-sensor-data/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>連接 Logitech Sync</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>