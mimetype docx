--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -26,96 +26,96 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">以自訂的 OAuth 應用程式連接 Google Workspace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">在自己的 Google Cloud 專案註冊應用程式，選擇 Offision 觸及的範圍，再把憑證交給它。 適用於不接受第三方應用程式的安全政策。</w:t>
+        <w:t xml:space="preserve">在自己的 Google Cloud 專案註冊應用程式，選擇 Offision 觸及的範圍，再把憑證交給它。適用於不接受第三方應用程式的安全政策。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmhqn4spdvw8imj2e_1na2">
+      <w:hyperlink w:history="1" r:id="rIdkif_dv-quiyntzvnga8nl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/integrations/connect-google-workspace-with-your-own-app/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">大多數組織應該使用 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdaue-2satxy7qfdy2hut0u">
+      <w:hyperlink w:history="1" r:id="rIdxfnsgivqadfwfeeeyewoj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">快速連接</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">，它使用 Offision
 自己的 Google 應用程式，完全不需要任何憑證。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">當那個做法不被接受時才走這條路——當安全政策要求應用程式必須放在你自己的 Google Cloud
 專案、密鑰由你掌控且可隨時撤銷——或者當你想要比預設更窄的模式。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -779,93 +779,93 @@
             <w:tcW w:type="dxa" w:w="4786"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:fill="F5F5F7" w:val="clear"/>
               </w:rPr>
               <w:t xml:space="preserve">{server}/signin-google/{tenantId}/{scheme}</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4574"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId-kw--qxxdr8d4otcbbtue">
+            <w:hyperlink w:history="1" r:id="rIdlvcan4g7rafbr3sk2w1jr">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">單一登入</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4786"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:fill="F5F5F7" w:val="clear"/>
               </w:rPr>
               <w:t xml:space="preserve">{server}/api/google-api/oauth/meet-callback</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4574"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdgraz8ojgs-ypk7_mj67sc">
+            <w:hyperlink w:history="1" r:id="rIdgjekp7zz3ysqc5lngoumr">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Google Meet 連結</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision 會直接顯示要複製的完整值，不必自己拼湊。缺少重新導向 URI 會在之後才出問題，
 而且看起來像密碼被拒絕而不是少了 URI——所以它自成一個步驟。</w:t>
       </w:r>
     </w:p>
@@ -1629,108 +1629,108 @@
         </w:rPr>
         <w:t xml:space="preserve">連接</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 不會驗證這些憑證。它接受你輸入的內容並直接儲存，所以打錯字不會在這裡浮現，而是
 在下一步以 Google 登入無法完成的形式出現。在找其他原因之前，請先把用戶端識別碼與 Google
 Cloud 主控台核對一次。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. 雙向確認</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">連接委派帳戶與一間房間——請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtl2lutdkrkbkwfsmc4lla">
+      <w:hyperlink w:history="1" r:id="rIdz2nuy-sqkr58alsrxl11t">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">連接 Google Workspace 的房間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">——然後雙向測試：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在 Offision 預約該房間，確認它出現在 Google 日曆</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">從 Google 日曆預約同一間房間，確認它出現在 Offision</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">接著設定 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcb069zzm-skrktnf6nper">
+      <w:hyperlink w:history="1" r:id="rIdhldrffnvffqm9rmlwlwnv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">登入</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 與
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdidmbo2jxl-q8d1ooi0zk6">
+      <w:hyperlink w:history="1" r:id="rIdnn8d6vje1k-icepaysgcw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Google Meet 連結</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">出問題時</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -2495,51 +2495,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdmhqn4spdvw8imj2e_1na2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/connect-google-workspace-with-your-own-app/" TargetMode="External"/><Relationship Id="rIdaue-2satxy7qfdy2hut0u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-google-workspace-quick-connect/" TargetMode="External"/><Relationship Id="rId-kw--qxxdr8d4otcbbtue" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-google-workspace/" TargetMode="External"/><Relationship Id="rIdgraz8ojgs-ypk7_mj67sc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-google-meet-links/" TargetMode="External"/><Relationship Id="rIdtl2lutdkrkbkwfsmc4lla" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdcb069zzm-skrktnf6nper" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-google-workspace/" TargetMode="External"/><Relationship Id="rIdidmbo2jxl-q8d1ooi0zk6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-google-meet-links/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/db07da584f663f952615f9e6e574eed207dda103.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b7676dffeb13af04a075cdce3449e1e0086350b9.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdkif_dv-quiyntzvnga8nl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/connect-google-workspace-with-your-own-app/" TargetMode="External"/><Relationship Id="rIdxfnsgivqadfwfeeeyewoj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-google-workspace-quick-connect/" TargetMode="External"/><Relationship Id="rIdlvcan4g7rafbr3sk2w1jr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-google-workspace/" TargetMode="External"/><Relationship Id="rIdgjekp7zz3ysqc5lngoumr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-google-meet-links/" TargetMode="External"/><Relationship Id="rIdz2nuy-sqkr58alsrxl11t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdhldrffnvffqm9rmlwlwnv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-google-workspace/" TargetMode="External"/><Relationship Id="rIdnn8d6vje1k-icepaysgcw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-google-meet-links/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/db07da584f663f952615f9e6e574eed207dda103.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b7676dffeb13af04a075cdce3449e1e0086350b9.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>以自訂的 OAuth 應用程式連接 Google Workspace</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>