--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,70 +52,70 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkif_dv-quiyntzvnga8nl">
+      <w:hyperlink w:history="1" r:id="rIdzvk77_tdo5gbgtukvgy2i">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/integrations/connect-google-workspace-with-your-own-app/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">大多數組織應該使用 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxfnsgivqadfwfeeeyewoj">
+      <w:hyperlink w:history="1" r:id="rIdqbz1cdoli4sleschslwq_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">快速連接</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">，它使用 Offision
 自己的 Google 應用程式，完全不需要任何憑證。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">當那個做法不被接受時才走這條路——當安全政策要求應用程式必須放在你自己的 Google Cloud
 專案、密鑰由你掌控且可隨時撤銷——或者當你想要比預設更窄的模式。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -779,93 +779,93 @@
             <w:tcW w:type="dxa" w:w="4786"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:fill="F5F5F7" w:val="clear"/>
               </w:rPr>
               <w:t xml:space="preserve">{server}/signin-google/{tenantId}/{scheme}</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4574"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdlvcan4g7rafbr3sk2w1jr">
+            <w:hyperlink w:history="1" r:id="rIdavre4x9jbudvuzlp0zyc9">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">單一登入</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4786"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:fill="F5F5F7" w:val="clear"/>
               </w:rPr>
               <w:t xml:space="preserve">{server}/api/google-api/oauth/meet-callback</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4574"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdgjekp7zz3ysqc5lngoumr">
+            <w:hyperlink w:history="1" r:id="rIdqzu-d9wes4io0duwekgsc">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Google Meet 連結</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision 會直接顯示要複製的完整值，不必自己拼湊。缺少重新導向 URI 會在之後才出問題，
 而且看起來像密碼被拒絕而不是少了 URI——所以它自成一個步驟。</w:t>
       </w:r>
     </w:p>
@@ -1629,108 +1629,108 @@
         </w:rPr>
         <w:t xml:space="preserve">連接</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 不會驗證這些憑證。它接受你輸入的內容並直接儲存，所以打錯字不會在這裡浮現，而是
 在下一步以 Google 登入無法完成的形式出現。在找其他原因之前，請先把用戶端識別碼與 Google
 Cloud 主控台核對一次。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. 雙向確認</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">連接委派帳戶與一間房間——請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdz2nuy-sqkr58alsrxl11t">
+      <w:hyperlink w:history="1" r:id="rIdbum09d-kkdqdi6lo4umty">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">連接 Google Workspace 的房間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">——然後雙向測試：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在 Offision 預約該房間，確認它出現在 Google 日曆</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">從 Google 日曆預約同一間房間，確認它出現在 Offision</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">接著設定 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhldrffnvffqm9rmlwlwnv">
+      <w:hyperlink w:history="1" r:id="rId5mxvtrxv79xr9fybpuskf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">登入</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 與
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnn8d6vje1k-icepaysgcw">
+      <w:hyperlink w:history="1" r:id="rIduyrgtbbqtc0gziltpixj7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Google Meet 連結</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">出問題時</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -2495,51 +2495,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdkif_dv-quiyntzvnga8nl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/connect-google-workspace-with-your-own-app/" TargetMode="External"/><Relationship Id="rIdxfnsgivqadfwfeeeyewoj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-google-workspace-quick-connect/" TargetMode="External"/><Relationship Id="rIdlvcan4g7rafbr3sk2w1jr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-google-workspace/" TargetMode="External"/><Relationship Id="rIdgjekp7zz3ysqc5lngoumr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-google-meet-links/" TargetMode="External"/><Relationship Id="rIdz2nuy-sqkr58alsrxl11t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdhldrffnvffqm9rmlwlwnv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-google-workspace/" TargetMode="External"/><Relationship Id="rIdnn8d6vje1k-icepaysgcw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-google-meet-links/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/db07da584f663f952615f9e6e574eed207dda103.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b7676dffeb13af04a075cdce3449e1e0086350b9.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdzvk77_tdo5gbgtukvgy2i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/connect-google-workspace-with-your-own-app/" TargetMode="External"/><Relationship Id="rIdqbz1cdoli4sleschslwq_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-google-workspace-quick-connect/" TargetMode="External"/><Relationship Id="rIdavre4x9jbudvuzlp0zyc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-google-workspace/" TargetMode="External"/><Relationship Id="rIdqzu-d9wes4io0duwekgsc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-google-meet-links/" TargetMode="External"/><Relationship Id="rIdbum09d-kkdqdi6lo4umty" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rId5mxvtrxv79xr9fybpuskf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-google-workspace/" TargetMode="External"/><Relationship Id="rIduyrgtbbqtc0gziltpixj7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-google-meet-links/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/619ab033fb1c4657c67ac3be7a9a41fb76099a9c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cf4757108ce90a475a91f1f7d91eb55a14c7a34b.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>以自訂的 OAuth 應用程式連接 Google Workspace</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>