--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -52,80 +52,80 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIda9z6wretykmey63aiqscz">
+      <w:hyperlink w:history="1" r:id="rIdjsbpdk1obwpevae6eppuh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/integrations/connect-google-workspace-quick-connect/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">快速連接使用 Offision 自己的 Google 應用程式，所以沒有東西要註冊，也沒有用戶端密鑰需要
 儲存或輪換。你提供客戶 ID，用一個 Google 帳戶登入一次，連接就完成了。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">如果你還沒決定要用這個還是註冊自己的應用程式，請先閱讀
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_vc3bjyip1n2m1aahreen">
+      <w:hyperlink w:history="1" r:id="rId_fyvpritcn0n6zfacx5zr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">該選擇哪一種 Google Workspace 連接方式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 你登入的帳戶會成為委派帳戶，而 Offision 能觸及的範圍就只有它能觸及的。請使用一個能比
@@ -475,51 +475,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">核准之後，整合就會出現在 Google Workspace 卡片上。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 雙向確認</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">先連接一間房間——請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8kfc7ht6zxtajwalv987q">
+      <w:hyperlink w:history="1" r:id="rId74v0pwezq-nyuhedoiiys">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">連接 Google Workspace 的房間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">——然後雙向測試：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在 Offision 預約該房間，確認它出現在 Google 日曆</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -528,75 +528,75 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">從 Google 日曆預約同一間房間，確認它出現在 Offision</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">只測一個方向，等於讓只做對一半的同步上線。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">接著再正式設定 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzryrvpa_0y4jhvyedwaoy">
+      <w:hyperlink w:history="1" r:id="rIdgflspuknbyqhtul2sh7gd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">房間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlek7nfp3-vn32iztvayzq">
+      <w:hyperlink w:history="1" r:id="rIdvlh86hilrkxozuqxqpjlx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">登入</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 與
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2w9bl39sdc_8icddtpihi">
+      <w:hyperlink w:history="1" r:id="rIdkznntihm9y-raik-q7jyz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Google Meet 連結</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">出問題時</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -1337,51 +1337,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIda9z6wretykmey63aiqscz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/connect-google-workspace-quick-connect/" TargetMode="External"/><Relationship Id="rId_vc3bjyip1n2m1aahreen" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../google-workspace-connection-modes/" TargetMode="External"/><Relationship Id="rId8kfc7ht6zxtajwalv987q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdzryrvpa_0y4jhvyedwaoy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdlek7nfp3-vn32iztvayzq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-google-workspace/" TargetMode="External"/><Relationship Id="rId2w9bl39sdc_8icddtpihi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-google-meet-links/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c5959199f38f0ec13a24607bb2c96a12caaf8080.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7b4faaaca37b5ad4d8a103f5b06bc4a473260b44.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdjsbpdk1obwpevae6eppuh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/connect-google-workspace-quick-connect/" TargetMode="External"/><Relationship Id="rId_fyvpritcn0n6zfacx5zr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../google-workspace-connection-modes/" TargetMode="External"/><Relationship Id="rId74v0pwezq-nyuhedoiiys" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdgflspuknbyqhtul2sh7gd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdvlh86hilrkxozuqxqpjlx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-google-workspace/" TargetMode="External"/><Relationship Id="rIdkznntihm9y-raik-q7jyz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-google-meet-links/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c5959199f38f0ec13a24607bb2c96a12caaf8080.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7b4faaaca37b5ad4d8a103f5b06bc4a473260b44.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>以快速連接連上 Google Workspace</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>