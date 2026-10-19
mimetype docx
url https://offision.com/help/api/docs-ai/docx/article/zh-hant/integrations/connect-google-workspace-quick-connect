--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,80 +52,80 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjsbpdk1obwpevae6eppuh">
+      <w:hyperlink w:history="1" r:id="rId9moxxgwnwg8skcizhj06-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/integrations/connect-google-workspace-quick-connect/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">快速連接使用 Offision 自己的 Google 應用程式，所以沒有東西要註冊，也沒有用戶端密鑰需要
 儲存或輪換。你提供客戶 ID，用一個 Google 帳戶登入一次，連接就完成了。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">如果你還沒決定要用這個還是註冊自己的應用程式，請先閱讀
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_fyvpritcn0n6zfacx5zr">
+      <w:hyperlink w:history="1" r:id="rId0jgbymyekytoarm6yjfwq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">該選擇哪一種 Google Workspace 連接方式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 你登入的帳戶會成為委派帳戶，而 Offision 能觸及的範圍就只有它能觸及的。請使用一個能比
@@ -475,51 +475,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">核准之後，整合就會出現在 Google Workspace 卡片上。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. 雙向確認</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">先連接一間房間——請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId74v0pwezq-nyuhedoiiys">
+      <w:hyperlink w:history="1" r:id="rIdt_s0hswtldbklbgh-7erh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">連接 Google Workspace 的房間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">——然後雙向測試：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在 Offision 預約該房間，確認它出現在 Google 日曆</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -528,75 +528,75 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">從 Google 日曆預約同一間房間，確認它出現在 Offision</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">只測一個方向，等於讓只做對一半的同步上線。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">接著再正式設定 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgflspuknbyqhtul2sh7gd">
+      <w:hyperlink w:history="1" r:id="rIdcllhavflt-ph347yrqr4_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">房間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">、
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvlh86hilrkxozuqxqpjlx">
+      <w:hyperlink w:history="1" r:id="rIdr9tgtbenwhvmqhq-nqojt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">登入</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 與
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkznntihm9y-raik-q7jyz">
+      <w:hyperlink w:history="1" r:id="rIdgryhnkjjwdglyum9lxgqf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Google Meet 連結</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">出問題時</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -1337,51 +1337,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdjsbpdk1obwpevae6eppuh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/connect-google-workspace-quick-connect/" TargetMode="External"/><Relationship Id="rId_fyvpritcn0n6zfacx5zr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../google-workspace-connection-modes/" TargetMode="External"/><Relationship Id="rId74v0pwezq-nyuhedoiiys" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdgflspuknbyqhtul2sh7gd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdvlh86hilrkxozuqxqpjlx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-google-workspace/" TargetMode="External"/><Relationship Id="rIdkznntihm9y-raik-q7jyz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-google-meet-links/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c5959199f38f0ec13a24607bb2c96a12caaf8080.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7b4faaaca37b5ad4d8a103f5b06bc4a473260b44.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId9moxxgwnwg8skcizhj06-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/connect-google-workspace-quick-connect/" TargetMode="External"/><Relationship Id="rId0jgbymyekytoarm6yjfwq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../google-workspace-connection-modes/" TargetMode="External"/><Relationship Id="rIdt_s0hswtldbklbgh-7erh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdcllhavflt-ph347yrqr4_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdr9tgtbenwhvmqhq-nqojt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-google-workspace/" TargetMode="External"/><Relationship Id="rIdgryhnkjjwdglyum9lxgqf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-google-meet-links/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2a071116c171ddc32106be177811a91bbc370623.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c1a5b39934220241a4e531bd4749dfec5e715d8a.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>以快速連接連上 Google Workspace</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>