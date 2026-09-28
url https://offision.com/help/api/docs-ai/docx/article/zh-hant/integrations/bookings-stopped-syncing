--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">預約不再與日曆同步</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">同步了好幾個月的會議室悄悄停了。原因幾乎都是 Offision 借用的帳戶登入已過期， 而管理主控台的首頁現在會直接告訴你。</w:t>
+        <w:t xml:space="preserve">同步了好幾個月的會議室悄悄停了。原因幾乎都是 Offision 借用的帳戶登入已過期，而管理主控台的首頁現在會直接告訴你。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-30</w:t>
+        <w:t xml:space="preserve">2026-09-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdu5ui0insztaggwppeq5j2">
+      <w:hyperlink w:history="1" r:id="rIdyftzn10bexhxvsrugywwc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/integrations/bookings-stopped-syncing/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">它以前正常運作過嗎？:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 這一頁針對曾經正常、後來停掉的連接。如果某個會議室從來沒有在任何一邊出現過，
@@ -1016,60 +1016,205 @@
       <w:r>
         <w:t xml:space="preserve">（若供應商允許服務帳戶這麼做）。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">改用應用程式存取</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。這時 Offision 持有的是租戶本身的權限，而不是某個人的
 登入，沒有東西會過期。請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-30rhgma5clruvfr78gln">
+      <w:hyperlink w:history="1" r:id="rIdy2skend7ei2t6chsbinie">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision 如何連接 Microsoft 365</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">重複性會議走到一半就沒了</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">沒有結束日期的 Google 重複性會議，只會同步從系列開始起算一年份的場次，再往後就沒有。
+預約就是在那個邊界停住：沒有壞掉，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">重新同步</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">也不會多帶回來。Microsoft 365 房間的
+行為相同。請見
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIda80zt9ut9dy3uryuc1uud">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">從 Google Workspace 同步房間</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">連線修好了，卻還有一間房不對</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">健康狀態卡上的</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">重新同步會議室</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">修的是</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">連線</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">，並拉取接下來的預約。在你發現之前那幾天
+被刪掉或改掉的會議仍然是錯的，因為重新同步一直以來只取未來。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">單一資源有自己的一組按鈕，位在詳細面板的</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">日曆</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">列 —— 打開該資源，看列出外部日曆的
+那一列。只有綁定了外部日曆的資源才有：</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">重新同步即將到來的預約</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> —— 只針對這個資源的未來預約。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">重新同步過去 7 天的預約</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> —— 過去一週，這個才是修好「應該消失卻還在」的那一筆
+預約的按鈕。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">它會先確認，提醒可能需要幾秒到幾分鐘，並告訴你重新對齊了多少筆預約。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開立支援單之前:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 請從 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">需要處理</w:t>
       </w:r>
       <w:r>
@@ -1574,51 +1719,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdu5ui0insztaggwppeq5j2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/bookings-stopped-syncing/" TargetMode="External"/><Relationship Id="rId-30rhgma5clruvfr78gln" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdyftzn10bexhxvsrugywwc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/bookings-stopped-syncing/" TargetMode="External"/><Relationship Id="rIdy2skend7ei2t6chsbinie" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIda80zt9ut9dy3uryuc1uud" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>預約不再與日曆同步</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>