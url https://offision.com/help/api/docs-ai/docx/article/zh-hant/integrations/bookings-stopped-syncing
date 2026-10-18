--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyftzn10bexhxvsrugywwc">
+      <w:hyperlink w:history="1" r:id="rId4qwul--w8yv77rgtfahzb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/integrations/bookings-stopped-syncing/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">它以前正常運作過嗎？:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 這一頁針對曾經正常、後來停掉的連接。如果某個會議室從來沒有在任何一邊出現過，
@@ -1016,91 +1016,91 @@
       <w:r>
         <w:t xml:space="preserve">（若供應商允許服務帳戶這麼做）。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">改用應用程式存取</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。這時 Offision 持有的是租戶本身的權限，而不是某個人的
 登入，沒有東西會過期。請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdy2skend7ei2t6chsbinie">
+      <w:hyperlink w:history="1" r:id="rIdbocjgl0zpe8alaqtv1uob">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision 如何連接 Microsoft 365</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">重複性會議走到一半就沒了</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">沒有結束日期的 Google 重複性會議，只會同步從系列開始起算一年份的場次，再往後就沒有。
 預約就是在那個邊界停住：沒有壞掉，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">重新同步</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">也不會多帶回來。Microsoft 365 房間的
 行為相同。請見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIda80zt9ut9dy3uryuc1uud">
+      <w:hyperlink w:history="1" r:id="rIdpz5qh92g7afxy_fc1msrl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">從 Google Workspace 同步房間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">連線修好了，卻還有一間房不對</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">健康狀態卡上的</w:t>
@@ -1719,51 +1719,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdyftzn10bexhxvsrugywwc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/bookings-stopped-syncing/" TargetMode="External"/><Relationship Id="rIdy2skend7ei2t6chsbinie" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIda80zt9ut9dy3uryuc1uud" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId4qwul--w8yv77rgtfahzb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/bookings-stopped-syncing/" TargetMode="External"/><Relationship Id="rIdbocjgl0zpe8alaqtv1uob" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdpz5qh92g7afxy_fc1msrl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>預約不再與日曆同步</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>