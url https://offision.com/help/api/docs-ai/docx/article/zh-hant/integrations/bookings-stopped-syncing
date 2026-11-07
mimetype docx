--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4qwul--w8yv77rgtfahzb">
+      <w:hyperlink w:history="1" r:id="rIdo2kt_djgywhxo8i8id7ih">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/integrations/bookings-stopped-syncing/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">它以前正常運作過嗎？:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 這一頁針對曾經正常、後來停掉的連接。如果某個會議室從來沒有在任何一邊出現過，
@@ -1016,91 +1016,91 @@
       <w:r>
         <w:t xml:space="preserve">（若供應商允許服務帳戶這麼做）。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">改用應用程式存取</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。這時 Offision 持有的是租戶本身的權限，而不是某個人的
 登入，沒有東西會過期。請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbocjgl0zpe8alaqtv1uob">
+      <w:hyperlink w:history="1" r:id="rIdgvoj2y24ud9ekks-u9wnb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offision 如何連接 Microsoft 365</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">重複性會議走到一半就沒了</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">沒有結束日期的 Google 重複性會議，只會同步從系列開始起算一年份的場次，再往後就沒有。
 預約就是在那個邊界停住：沒有壞掉，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">重新同步</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">也不會多帶回來。Microsoft 365 房間的
 行為相同。請見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpz5qh92g7afxy_fc1msrl">
+      <w:hyperlink w:history="1" r:id="rIdqgu22vqalzuixxiqzdnmq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">從 Google Workspace 同步房間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">連線修好了，卻還有一間房不對</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">健康狀態卡上的</w:t>
@@ -1719,51 +1719,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId4qwul--w8yv77rgtfahzb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/bookings-stopped-syncing/" TargetMode="External"/><Relationship Id="rIdbocjgl0zpe8alaqtv1uob" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdpz5qh92g7afxy_fc1msrl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdo2kt_djgywhxo8i8id7ih" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/bookings-stopped-syncing/" TargetMode="External"/><Relationship Id="rIdgvoj2y24ud9ekks-u9wnb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdqgu22vqalzuixxiqzdnmq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>預約不再與日曆同步</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>