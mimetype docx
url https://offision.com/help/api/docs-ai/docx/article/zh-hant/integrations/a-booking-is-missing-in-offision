--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdy6qfql4hypsvbrcibhnyy">
+      <w:hyperlink w:history="1" r:id="rId0aivno4b9jozu0sowh_6y">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/integrations/a-booking-is-missing-in-offision/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">會議是在哪裡預約的？:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 本頁針對在 </w:t>
@@ -219,133 +219,133 @@
         <w:t xml:space="preserve">Solution 1 — 會議室拒絕了這場會議</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (most common)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">時段已被占用，所以會議室信箱拒絕了邀請，會議從未到達它的行事曆。證據就在
 召集人的收件匣：一封結尾為 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Sent by Microsoft 365</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 的拒絕回覆——請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdje0xwisnoqlquhxfpck4w">
+      <w:hyperlink w:history="1" r:id="rIdj-4ztqsdnqghtqgco9v5p">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">拒絕郵件顯示由 Microsoft 365
 傳送</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">請換一個空閒時段重新預約，或改在 Offision 預約——衝突會在確認之前就顯示。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 2 — 同步落後或已停止</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (common)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">會議室接受了——會議在 Outlook 的會議室行事曆上——但仍然沒有出現。新會議
 通常一分鐘內就會到達；如果好幾個小時都沒有任何東西同步過來，多半是連接所
 借用的登入已過期。請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdoddpnev6ucax1yvzab1rz">
+      <w:hyperlink w:history="1" r:id="rIdnlhtuqej_wcithgbcd4uu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約不再與日曆同步</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 3 — 該會議室未連接到 Offision</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (less common)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">只有加入 Microsoft 365 連接的會議室才會被鏡射。如果會議室不在連接裡——或
 已被停用——它的會議就只留在 Outlook。請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5riusmaizf_nx8fsiqcev">
+      <w:hyperlink w:history="1" r:id="rIdjhfd3oyatgppeerytjwat">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">從 Microsoft 365 同步會議室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 4 — 會議室一直沒有回覆</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (rare)</w:t>
       </w:r>
@@ -812,51 +812,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdy6qfql4hypsvbrcibhnyy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/a-booking-is-missing-in-offision/" TargetMode="External"/><Relationship Id="rIdje0xwisnoqlquhxfpck4w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/integrations/the-rejection-email-came-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdoddpnev6ucax1yvzab1rz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/integrations/bookings-stopped-syncing/" TargetMode="External"/><Relationship Id="rId5riusmaizf_nx8fsiqcev" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/integrations/sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/121294892ee45111713f3bda80fbde86604ecbf4.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId0aivno4b9jozu0sowh_6y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/a-booking-is-missing-in-offision/" TargetMode="External"/><Relationship Id="rIdj-4ztqsdnqghtqgco9v5p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/integrations/the-rejection-email-came-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdnlhtuqej_wcithgbcd4uu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/integrations/bookings-stopped-syncing/" TargetMode="External"/><Relationship Id="rIdjhfd3oyatgppeerytjwat" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/integrations/sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/121294892ee45111713f3bda80fbde86604ecbf4.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>在 Outlook 預約的會議沒有出現在 Offision</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>