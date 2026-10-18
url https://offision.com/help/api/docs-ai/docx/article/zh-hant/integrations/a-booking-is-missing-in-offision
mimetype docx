--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0aivno4b9jozu0sowh_6y">
+      <w:hyperlink w:history="1" r:id="rIdy8mdmabx6rnh_-qt47neb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/integrations/a-booking-is-missing-in-offision/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">會議是在哪裡預約的？:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 本頁針對在 </w:t>
@@ -219,133 +219,133 @@
         <w:t xml:space="preserve">Solution 1 — 會議室拒絕了這場會議</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (most common)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">時段已被占用，所以會議室信箱拒絕了邀請，會議從未到達它的行事曆。證據就在
 召集人的收件匣：一封結尾為 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Sent by Microsoft 365</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 的拒絕回覆——請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdj-4ztqsdnqghtqgco9v5p">
+      <w:hyperlink w:history="1" r:id="rId7zuly_gruecryu6vzqkgy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">拒絕郵件顯示由 Microsoft 365
 傳送</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">請換一個空閒時段重新預約，或改在 Offision 預約——衝突會在確認之前就顯示。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 2 — 同步落後或已停止</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (common)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">會議室接受了——會議在 Outlook 的會議室行事曆上——但仍然沒有出現。新會議
 通常一分鐘內就會到達；如果好幾個小時都沒有任何東西同步過來，多半是連接所
 借用的登入已過期。請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnlhtuqej_wcithgbcd4uu">
+      <w:hyperlink w:history="1" r:id="rIdyhpso-psjpkc9xrqviuct">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約不再與日曆同步</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 3 — 該會議室未連接到 Offision</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (less common)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">只有加入 Microsoft 365 連接的會議室才會被鏡射。如果會議室不在連接裡——或
 已被停用——它的會議就只留在 Outlook。請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjhfd3oyatgppeerytjwat">
+      <w:hyperlink w:history="1" r:id="rId___gjrpcnbxc42adhae3u">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">從 Microsoft 365 同步會議室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 4 — 會議室一直沒有回覆</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (rare)</w:t>
       </w:r>
@@ -812,51 +812,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId0aivno4b9jozu0sowh_6y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/a-booking-is-missing-in-offision/" TargetMode="External"/><Relationship Id="rIdj-4ztqsdnqghtqgco9v5p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/integrations/the-rejection-email-came-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdnlhtuqej_wcithgbcd4uu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/integrations/bookings-stopped-syncing/" TargetMode="External"/><Relationship Id="rIdjhfd3oyatgppeerytjwat" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/integrations/sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/121294892ee45111713f3bda80fbde86604ecbf4.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdy8mdmabx6rnh_-qt47neb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/a-booking-is-missing-in-offision/" TargetMode="External"/><Relationship Id="rId7zuly_gruecryu6vzqkgy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/integrations/the-rejection-email-came-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdyhpso-psjpkc9xrqviuct" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/integrations/bookings-stopped-syncing/" TargetMode="External"/><Relationship Id="rId___gjrpcnbxc42adhae3u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/integrations/sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a23c8e570e016fe5cd61a97252dc2abe58bcf6cd.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>在 Outlook 預約的會議沒有出現在 Offision</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>