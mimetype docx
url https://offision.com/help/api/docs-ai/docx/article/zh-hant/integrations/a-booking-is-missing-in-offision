--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdy8mdmabx6rnh_-qt47neb">
+      <w:hyperlink w:history="1" r:id="rId4u6astmzb-7vmygvgzra3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/integrations/a-booking-is-missing-in-offision/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">會議是在哪裡預約的？:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 本頁針對在 </w:t>
@@ -219,133 +219,133 @@
         <w:t xml:space="preserve">Solution 1 — 會議室拒絕了這場會議</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (most common)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">時段已被占用，所以會議室信箱拒絕了邀請，會議從未到達它的行事曆。證據就在
 召集人的收件匣：一封結尾為 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Sent by Microsoft 365</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 的拒絕回覆——請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7zuly_gruecryu6vzqkgy">
+      <w:hyperlink w:history="1" r:id="rIdb2gqzoivw_w0w19df20nr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">拒絕郵件顯示由 Microsoft 365
 傳送</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">請換一個空閒時段重新預約，或改在 Offision 預約——衝突會在確認之前就顯示。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 2 — 同步落後或已停止</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (common)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">會議室接受了——會議在 Outlook 的會議室行事曆上——但仍然沒有出現。新會議
 通常一分鐘內就會到達；如果好幾個小時都沒有任何東西同步過來，多半是連接所
 借用的登入已過期。請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyhpso-psjpkc9xrqviuct">
+      <w:hyperlink w:history="1" r:id="rIdokeeqqp_tth-nqw6rnlxu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約不再與日曆同步</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 3 — 該會議室未連接到 Offision</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (less common)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">只有加入 Microsoft 365 連接的會議室才會被鏡射。如果會議室不在連接裡——或
 已被停用——它的會議就只留在 Outlook。請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId___gjrpcnbxc42adhae3u">
+      <w:hyperlink w:history="1" r:id="rId8d4_f_qnkezui9ujfwn2t">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">從 Microsoft 365 同步會議室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 4 — 會議室一直沒有回覆</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (rare)</w:t>
       </w:r>
@@ -812,51 +812,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdy8mdmabx6rnh_-qt47neb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/a-booking-is-missing-in-offision/" TargetMode="External"/><Relationship Id="rId7zuly_gruecryu6vzqkgy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/integrations/the-rejection-email-came-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdyhpso-psjpkc9xrqviuct" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/integrations/bookings-stopped-syncing/" TargetMode="External"/><Relationship Id="rId___gjrpcnbxc42adhae3u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/integrations/sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a23c8e570e016fe5cd61a97252dc2abe58bcf6cd.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId4u6astmzb-7vmygvgzra3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/integrations/a-booking-is-missing-in-offision/" TargetMode="External"/><Relationship Id="rIdb2gqzoivw_w0w19df20nr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/integrations/the-rejection-email-came-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdokeeqqp_tth-nqw6rnlxu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/integrations/bookings-stopped-syncing/" TargetMode="External"/><Relationship Id="rId8d4_f_qnkezui9ujfwn2t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/integrations/sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a23c8e570e016fe5cd61a97252dc2abe58bcf6cd.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>在 Outlook 預約的會議沒有出現在 Offision</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>