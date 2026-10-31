--- v0 (2026-10-10)
+++ v1 (2026-10-31)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">向賓客顯示價格及按金</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">在 房間 的 價格 選貨幣並新增方案，指定方案涵蓋的會議室。沒有方案的會議室免費，可選顯示免費或數字零。方案名稱方便職員識別規則，不能取代賓客看見的價格。</w:t>
+        <w:t xml:space="preserve">設定會議室價格方案、按金及指定星期或假期價格。檢查日期匹配、跨日報價、待定金額，以及提交前價格變更時重新接受報價的流程。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-10-01</w:t>
+        <w:t xml:space="preserve">2026-10-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdw7eaib_jphzkxebermss8">
+      <w:hyperlink w:history="1" r:id="rIdogzkavo3nbhkzypclmeuq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/guest-booking/show-prices-and-deposits-to-guests/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → public-booking/overview (概覽)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -208,274 +208,355 @@
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">每小時HKD 600，兩小時合計HKD 1,200；25%按金為HKD 300。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2. 設定賓客體驗</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">設定支援的計價方式及金額，以及可用時的個別時段價格及日費。價格稍後決定時選 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">價格待定</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">，不要輸入零。需要時加入固定或百分比按金及取整規則。例如 HKD 600 的 25% 按金在取整前為 HKD 150。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="6600825"/>
+            <wp:extent cx="5715000" cy="4600575"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="guest-booking-pricing-plan-zh-hant" descr="價格方案把費率及按金連結會議室。" title="價格方案把費率及按金連結會議室。"/>
+            <wp:docPr id="1" name="guest-booking-guest-price-zh-hant" descr="一小時合計HKD 600，當中按金為HKD 150。" title="一小時合計HKD 600，當中按金為HKD 150。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5715000" cy="6600825"/>
+                      <a:ext cx="5715000" cy="4600575"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">價格方案把費率及按金連結會議室。</w:t>
+        <w:t xml:space="preserve">一小時合計HKD 600，當中按金為HKD 150。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">2. 設定賓客體驗</w:t>
+        <w:t xml:space="preserve">3. 檢查結果</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">設定支援的計價方式及金額，以及可用時的個別時段價格及日費。價格稍後決定時選 </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">，不要輸入零。需要時加入固定或百分比按金及取整規則。例如 HKD 600 的 25% 按金在取整前為 HKD 150。</w:t>
+        <w:t xml:space="preserve">儲存後測試單間會議室、多項選擇及待定價格項目。核對價格明細、摘要、按金及休息日排除。數字小計加待定項目不等於已知總額。顯示按金只是計算金額，不代表已收款；付款指示需另在確認分頁設定。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="4600575"/>
+            <wp:extent cx="5715000" cy="4362450"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="guest-booking-guest-price-zh-hant" descr="一小時合計HKD 600，當中按金為HKD 150。" title="一小時合計HKD 600，當中按金為HKD 150。"/>
+            <wp:docPr id="1" name="guest-booking-zero-price-wording-zh-hant" descr="零價格可顯示免費或金額。" title="零價格可顯示免費或金額。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5715000" cy="4600575"/>
+                      <a:ext cx="5715000" cy="4362450"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">一小時合計HKD 600，當中按金為HKD 150。</w:t>
+        <w:t xml:space="preserve">零價格可顯示免費或金額。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">3. 檢查結果</w:t>
+        <w:t xml:space="preserve">按星期及假期設定不同價格</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">儲存後測試單間會議室、多項選擇及待定價格項目。核對價格明細、摘要、按金及休息日排除。數字小計加待定項目不等於已知總額。顯示按金只是計算金額，不代表已收款；付款指示需另在確認分頁設定。</w:t>
+        <w:t xml:space="preserve">在價格方案的價格表分頁旁選擇</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">新增</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">，建立指定日期價格。第一個新增價格表會複製預設金額，並選取星期六、星期日及假期。選擇適用星期後輸入價格。複製後的金額獨立保存，之後修改預設價格不會同步更新它。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="4362450"/>
+            <wp:extent cx="5715000" cy="6981825"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="guest-booking-zero-price-wording-zh-hant" descr="零價格可顯示免費或金額。" title="零價格可顯示免費或金額。"/>
+            <wp:docPr id="1" name="guest-booking-pricing-plan-zh-hant" descr="價格方案把費率及按金連結會議室。" title="價格方案把費率及按金連結會議室。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5715000" cy="4362450"/>
+                      <a:ext cx="5715000" cy="6981825"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">零價格可顯示免費或金額。</w:t>
+        <w:t xml:space="preserve">價格方案把費率及按金連結會議室。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">每個星期只能屬於一個額外價格表，假期也只能指定一個。每個預約日期依序使用假期價格、符合的星期價格或預設價格。假期日期來自頁面本身的假期清單。設定假期價格不會讓休息日開放預約，請同時檢查</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdbpq3abyiawkmw-vg1q_xq">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">可預約日期及時間</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">收費方式、貨幣及按金設定由整個方案共用。填妥每個適用時段的價格；零代表免費，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">價格待定</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">代表金額未定。使用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">查看指定日期價格</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">檢查平日、週末及假期，確認方案後儲存頁面，再重新開啟檢查。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">跨越不同日期價格的預約應檢查逐日明細。每次預約收費以每間會議室最早預約時段的當地日期計算一次，按金也不會每日重複計算。現有預約保留已記錄的金額。提交前價格如有變更，賓客必須先檢查並接受更新後的報價，才能再次提交。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -891,51 +972,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdw7eaib_jphzkxebermss8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/guest-booking/show-prices-and-deposits-to-guests/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5641d72b81bd15a6d3b5d8c7c99dd77d60f12357.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/805ace55d359bc502e0e2a0023e10fc63d167cff.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3c8979edbc976d9a69013841f31a17d68f6a16e6.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cf3988eae0037b05c093f4937498d0b85482a347.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdogzkavo3nbhkzypclmeuq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/guest-booking/show-prices-and-deposits-to-guests/" TargetMode="External"/><Relationship Id="rIdbpq3abyiawkmw-vg1q_xq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="./set-days-and-hours-guests-can-book" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5641d72b81bd15a6d3b5d8c7c99dd77d60f12357.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3c8979edbc976d9a69013841f31a17d68f6a16e6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cf3988eae0037b05c093f4937498d0b85482a347.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/65512b60327852a167a47009d1dbae72a4461aff.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>向賓客顯示價格及按金</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>