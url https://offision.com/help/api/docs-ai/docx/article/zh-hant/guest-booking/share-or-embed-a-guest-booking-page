--- v0 (2026-10-10)
+++ v1 (2026-10-31)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">分享或嵌入賓客預約頁面</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">先儲存及發佈頁面。從概覽卡片複製網址，或在編輯器開啟 分享與嵌入。分享賓客連結，而非管理編輯器網址。預約網站清單讓賓客選頁面，直接連結則開啟指定頁面。 上傳分享圖片或恢復標誌、主題及日曆的自動圖片，再儲存並檢查連結預覽。</w:t>
+        <w:t xml:space="preserve">分享直接預約連結、嵌入頁面、預填賓客資料及設定分享圖片。一般公開頁面列出已發佈頁面，其外觀、列表圓角及公開連結在賓客預約設定中管理。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-10-03</w:t>
+        <w:t xml:space="preserve">2026-10-22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_m8bpb80syndj6eahotxc">
+      <w:hyperlink w:history="1" r:id="rIdmec9tb2qiysko_7ml0wkp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/guest-booking/share-or-embed-a-guest-booking-page/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → public-booking/overview (概覽)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -132,50 +132,68 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 開啟頁面</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">先儲存及發佈頁面。從概覽卡片複製網址，或在編輯器開啟 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">分享與嵌入</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。分享賓客連結，而非管理編輯器網址。預約網站清單讓賓客選頁面，直接連結則開啟指定頁面。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">要分享所有已發佈頁面的清單，請使用賓客預約設定中的</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">一般公開頁面 → 公開連結</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">。外觀選項見下方「分享一般公開頁面」。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4914900"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="guest-booking-share-link-zh-hant" descr="連結頁顯示網址及自動產生的分享圖片。" title="連結頁顯示網址及自動產生的分享圖片。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -460,50 +478,306 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">分享與嵌入</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">中開啟連結頁，使用</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">分享圖片</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">上傳或更換預覽圖片。移除已上傳圖片後，會恢復自動圖片：頁面標誌（未設定時使用公司標誌）、頁面名稱、主題顏色及日曆插圖。日曆插圖只作裝飾，不代表即時可預約情況。更改圖片後儲存頁面，再在實際分享服務中檢查公開連結。該服務可能快取較舊的預覽；舊卡片本身不代表頁面未能儲存。</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">分享一般公開頁面</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">若要讓賓客從已發佈的預約頁面中選擇，請分享一般公開頁面。開啟</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">賓客預約 → 設定</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">，找到</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">一般公開頁面</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">。</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">公開連結</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">提供開啟及複製操作；組織尚未設定訪客網址時不會顯示。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where in Offision: admin app → public-booking/settings (設定)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">外觀</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">可選淺色、深色或</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">兩者</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">（預設）；</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">列表項目圓角</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">可選</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">直角</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">小圓角</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">或</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">圓角</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">（預設）。在此設定頁面儲存一次。這些組織共用選項只影響公開清單，與個別預約頁面的設計獨立。舊的一般公開頁面獨立設定網址現在也會轉到這裡。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="4181475"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="guest-booking-general-settings-zh-hant" descr="一般公開頁面與模組及Captcha共用設定畫面，外觀設定與個別頁面獨立。" title="一般公開頁面與模組及Captcha共用設定畫面，外觀設定與個別頁面獨立。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId11" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="4181475"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">一般公開頁面與模組及Captcha共用設定畫面，外觀設定與個別頁面獨立。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">公開清單顯示公司標誌及已發佈頁面名稱。較大的標誌、較高的中性色清單列及隱藏公司名稱標題是固定設計。登出後開啟複製的連結檢查清單，再進入個別頁面檢查其設計。同一設定畫面保留模組開關及共用Captcha設定；只有全域管理員可開關模組。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="3790950"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="guest-booking-general-index-zh-hant" descr="一般公開頁面列出賓客可選的已發佈預約頁面。" title="一般公開頁面列出賓客可選的已發佈預約頁面。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId12" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="3790950"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">一般公開頁面列出賓客可選的已發佈預約頁面。</w:t>
+      </w:r>
+    </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
@@ -917,51 +1191,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId_m8bpb80syndj6eahotxc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/guest-booking/share-or-embed-a-guest-booking-page/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/110bdee79fc03f5bbcc566a0f35f405f8c3bf799.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/81cfcd7a63f1cf6c9b71e6389098109b9af88b87.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d7b2ef360243fde5dbdfca29e1548ea6249f2178.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d78b91ee189908903383635ccc9397337cd541a9.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdmec9tb2qiysko_7ml0wkp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/guest-booking/share-or-embed-a-guest-booking-page/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/110bdee79fc03f5bbcc566a0f35f405f8c3bf799.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/81cfcd7a63f1cf6c9b71e6389098109b9af88b87.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d7b2ef360243fde5dbdfca29e1548ea6249f2178.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d78b91ee189908903383635ccc9397337cd541a9.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f07d70dd216e399f215547d9f67856f27b306f69.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e6388bc9c57030fb3072b80e1cf3d31295c41fdf.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>分享或嵌入賓客預約頁面</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>