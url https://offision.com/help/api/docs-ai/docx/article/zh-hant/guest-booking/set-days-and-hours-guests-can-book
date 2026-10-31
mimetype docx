--- v0 (2026-10-10)
+++ v1 (2026-10-31)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">設定賓客可預約的日期及時間</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">設定頁面時間、提前通知、可預約期間及假期。了解套用會議室規則何時要求與營業時間取交集，並測試可選時段與提交結果。</w:t>
+        <w:t xml:space="preserve">設定每週時間、假期，以及相對或固定預約期間；開始及結束可各選指定日期。檢查會議室當地日期、複製到週末的時段、不可選日期及套用會議室規則的影響。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-10-09</w:t>
+        <w:t xml:space="preserve">2026-10-22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdls10yrjgwp5buktzfl9iw">
+      <w:hyperlink w:history="1" r:id="rIdi1fv3noqgekbqaudg1tor">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/guest-booking/set-days-and-hours-guests-can-book/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → public-booking/overview (概覽)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -226,50 +226,68 @@
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">當會議室規則要求在營業時間內預約時，只保留頁面與會議室時間的交集；已有預約永遠排除。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">在</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">自訂</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">模式，把具名時段複製到星期六或星期日後，儲存時會開放那些日期，即使原本設為休息日。儲存後重新開啟時間表檢查；移除所有時段便會關閉該日。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4362450"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="guest-booking-weekly-hours-zh-hant" descr="開放日及時間決定提供的時段。" title="開放日及時間決定提供的時段。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
@@ -294,148 +312,174 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">開放日及時間決定提供的時段。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="4362450"/>
+            <wp:extent cx="5715000" cy="4524375"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="guest-booking-booking-period-zh-hant" descr="開始及結束設定相對預約期間。" title="開始及結束設定相對預約期間。"/>
+            <wp:docPr id="1" name="guest-booking-booking-period-zh-hant" descr="開始及結束可各自指定日期，結束日期包括當日。" title="開始及結束可各自指定日期，結束日期包括當日。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5715000" cy="4362450"/>
+                      <a:ext cx="5715000" cy="4524375"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">開始及結束設定相對預約期間。</w:t>
+        <w:t xml:space="preserve">開始及結束可各自指定日期，結束日期包括當日。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. 設定通知、期限及假期</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">以 </w:t>
+        <w:t xml:space="preserve">分別設定</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">開始</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> 設定最短提前通知，以 </w:t>
+        <w:t xml:space="preserve">及</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">結束</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> 設定最遠可提前預約時間。兩者相對於目前時間，並非固定日期。加入頁面的 </w:t>
+        <w:t xml:space="preserve">。選擇相對時間作為滾動通知及提前預約限制，或選擇</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t xml:space="preserve">指定日期</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">設定固定邊界。每個固定邊界都必須填寫日期；可使用固定開始日期配合相對結束時間，或反過來設定。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">指定開始日期從會議室時區當日午夜起生效。指定結束日期包括當日，時段必須在翌日午夜或之前結束。開始及結束可設為同一天。固定日期取代該邊界的相對限制，但不容許過去預約或繞過其他限制。切回相對選項會清除該邊界的固定日期。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">加入頁面的</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">假期</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">，並選擇關閉、平日時間或自訂時段。結束限制必須晚於開始限制。</w:t>
+        <w:t xml:space="preserve">，並選擇關閉、平日時間或自訂時段。預覽會反映尚未儲存的邊界；請先儲存再測試公開頁面。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4914900"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="guest-booking-holiday-settings-zh-hant" descr="頁面有自己的假期行事曆。" title="頁面有自己的假期行事曆。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -484,108 +528,116 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. 測試可用及排除時間</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">儲存後以賓客身份測試開放日、休息日、假期，以及首尾可預約日期。既有預約及維修可移除原本符合時間表的時段。啟用 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">套用會議室預約規則</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 時，請檢查生效的會議室政策；只有政策要求時，營業時間才會進一步限制時段。只有預期日期及時段可選取並成功提交，才算完成。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">預約期間外及其他不可用日期會變灰，不能選取。時段行事曆會開啟首次找到的空閒日期及其月份，可能是下個月；這不會自動選取時段。若沒有傳回空閒日期，請切換月份查看更後的日期。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4600575"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="guest-booking-guest-calendar-zh-hant" descr="行事曆提供所選會議室的可用日期。" title="行事曆提供所選會議室的可用日期。"/>
+            <wp:docPr id="1" name="guest-booking-guest-calendar-zh-hant" descr="賓客行事曆開啟指定期間內首個可用日期，排除日期以灰色顯示。" title="賓客行事曆開啟指定期間內首個可用日期，排除日期以灰色顯示。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="4600575"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">行事曆提供所選會議室的可用日期。</w:t>
+        <w:t xml:space="preserve">賓客行事曆開啟指定期間內首個可用日期，排除日期以灰色顯示。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">保持公眾假期最新</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">頁面有自己的假期清單，不會自動沿用會議室的假期日曆。在</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">假期</w:t>
       </w:r>
       <w:r>
@@ -1233,51 +1285,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdls10yrjgwp5buktzfl9iw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/guest-booking/set-days-and-hours-guests-can-book/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d6893080d6c1fd4dc030f73dc9692f548d27455d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de9863f78048b17436ea81dff13f09e47c76fc5.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/676ffd158a3888a99a248832bafd3548ca39e72c.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3605768585551c4ee2c898bb0bd9ecbea7239683.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fb902329b9a9ae8e0fc2b0b2465421e4cc7e78d3.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdi1fv3noqgekbqaudg1tor" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/guest-booking/set-days-and-hours-guests-can-book/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d6893080d6c1fd4dc030f73dc9692f548d27455d.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de9863f78048b17436ea81dff13f09e47c76fc5.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0f2a29a02f95e6c88400f30a0281b422005046f7.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3605768585551c4ee2c898bb0bd9ecbea7239683.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/879875a88ec750b712053f7bf40a55fa0723e7ad.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>設定賓客可預約的日期及時間</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>