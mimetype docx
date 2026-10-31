--- v0 (2026-10-10)
+++ v1 (2026-10-31)
@@ -42,61 +42,61 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">從概覽編輯頁面並開啟 房間。在會議室清單下選擇 編輯，勾選要提供的會議室。加入此頁面不會把會議室從其他頁面或職員預約中移除。變更後請儲存。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-10-01</w:t>
+        <w:t xml:space="preserve">2026-10-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpo-vrarnbtn6ohkgnyovw">
+      <w:hyperlink w:history="1" r:id="rIdd__jqctqwb-tonrost6y7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/guest-booking/make-rooms-available-to-guests/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → public-booking/overview (概覽)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -496,50 +496,125 @@
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">已授權會議室出現在儲存後賓客頁面。</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">排列會議室清單</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">在房間設定拖動會議室把手，設定賓客看到的次序；會議室選擇畫面也可排列已選會議室。儲存後檢查公開清單。次序不會取代篩選或可用狀態，部分會議室仍可能不顯示。</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">版面</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">提供</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">列表</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">及</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">卡片</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">；先顯示相片才能選卡片。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">包含類型的流程會再用類型的</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">會議室選項</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">縮窄清單。會議室仍須加入頁面並具有賓客預約授權。詳見</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdvd6mepmda9_agmewumjt9">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">預約流程</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">。</w:t>
+      </w:r>
+    </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
@@ -953,51 +1028,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdpo-vrarnbtn6ohkgnyovw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/guest-booking/make-rooms-available-to-guests/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4d3433ca1362dd0dd9e89bf8084224ee83a7166b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0b3f4c933c565f726866ba5b3a736156a504a732.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b9e5f7a80ec97a06d3023e3bdd9d76c22640fb00.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/515de49f4a73634b46e066587a540ded33ab6150.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/53a1759e732d0cd6aaa20f4061b37ecfb1f5747d.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdd__jqctqwb-tonrost6y7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/guest-booking/make-rooms-available-to-guests/" TargetMode="External"/><Relationship Id="rIdvd6mepmda9_agmewumjt9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-guest-booking-pages-work/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4d3433ca1362dd0dd9e89bf8084224ee83a7166b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0b3f4c933c565f726866ba5b3a736156a504a732.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b9e5f7a80ec97a06d3023e3bdd9d76c22640fb00.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/515de49f4a73634b46e066587a540ded33ab6150.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/53a1759e732d0cd6aaa20f4061b37ecfb1f5747d.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>讓賓客可以預約會議室</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>