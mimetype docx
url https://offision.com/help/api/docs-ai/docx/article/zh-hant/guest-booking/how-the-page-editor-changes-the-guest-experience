--- v0 (2026-10-10)
+++ v1 (2026-10-31)
@@ -42,61 +42,61 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">編輯器把賓客預覽與該步驟設定並列。一般設定流程及語言；外觀設定樣式；會議室／地圖及時間設定選項；資料設定表單；確認設定驗證與同意；完成及電郵設定後續資訊。流程會改變會議室與時間的順序，最近房間流程則由位置開始。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-10-01</w:t>
+        <w:t xml:space="preserve">2026-10-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdc_pynl5fdfwkhuhxz9e_h">
+      <w:hyperlink w:history="1" r:id="rIdlpyu9edjubxrneszd9yms">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/guest-booking/how-the-page-editor-changes-the-guest-experience/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → public-booking/overview (概覽)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -303,50 +303,105 @@
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">此為已儲存公開頁面的手機畫面。</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">返回相同編輯分頁</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">編輯器地址會跟隨所選分頁。重新整理或重開同一地址可返回該分頁；瀏覽器上一頁及下一頁也會依分頁切換。切換會保留目前表單，但不會儲存。離開整個頁面前仍須儲存或捨棄變更。不適用目前流程的分頁會返回可用分頁。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">在一般設定開啟</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">更多</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">可選包含類型的流程，並新增</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">類型</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">分頁以設定名稱、說明、會議室選項及備註。詳見</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdkc4i-7vonh6p9-2f0txna">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">預約流程</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">。</w:t>
+      </w:r>
+    </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
@@ -760,51 +815,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdc_pynl5fdfwkhuhxz9e_h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/guest-booking/how-the-page-editor-changes-the-guest-experience/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/91d07ebcc7145b2d7044cd4d2193a1f73bf32eef.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1f06815b2bf706b68071afd3f5ec483f2c882511.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/88a6b6aac795e53b484bb2592e6016cf3bf36c75.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdlpyu9edjubxrneszd9yms" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/guest-booking/how-the-page-editor-changes-the-guest-experience/" TargetMode="External"/><Relationship Id="rIdkc4i-7vonh6p9-2f0txna" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-guest-booking-pages-work/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/91d07ebcc7145b2d7044cd4d2193a1f73bf32eef.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1f06815b2bf706b68071afd3f5ec483f2c882511.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/88a6b6aac795e53b484bb2592e6016cf3bf36c75.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>頁面編輯器如何影響賓客體驗</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>