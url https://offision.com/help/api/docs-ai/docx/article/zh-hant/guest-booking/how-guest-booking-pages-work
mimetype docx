--- v0 (2026-10-10)
+++ v1 (2026-10-31)
@@ -42,83 +42,450 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">發佈頁面不會令所有會議室自動可用。會議室必須已加入頁面，並獲分配賓客預約授權。既有預約及停用期間仍會阻止衝突，因此已發佈頁面的賓客會議室清單也可能是空的。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-10-01</w:t>
+        <w:t xml:space="preserve">2026-10-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfvwmpijf0kuji1nawwctg">
+      <w:hyperlink w:history="1" r:id="rId1pu4t5uw-r26ai5dfzxjf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/guest-booking/how-guest-booking-pages-work/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → public-booking/overview (概覽)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">選擇預約流程</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">頁面提供五種流程。在一般設定的預約流程下開啟</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">更多</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">，即可找到兩種包含類型的流程。</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="dxa" w:w="9360"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:type="dxa" w:w="80"/>
+          <w:left w:type="dxa" w:w="120"/>
+          <w:bottom w:type="dxa" w:w="80"/>
+          <w:right w:type="dxa" w:w="120"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3304"/>
+        <w:gridCol w:w="6056"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3304"/>
+            <w:shd w:fill="F5F5F7" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">流程</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="6056"/>
+            <w:shd w:fill="F5F5F7" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">賓客選擇內容</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3304"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">時間 › 房間</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="6056"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">先選時間，再選當時可用的會議室。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3304"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">房間 › 時間</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="6056"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">先選會議室，再選可用時間。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3304"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">最近的房間 › 時間</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="6056"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">先從位置檢視選附近會議室，再選時間。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3304"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">類型 › 房間 › 時間</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="6056"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">先選公開預約類型，再選該類型的會議室及時間。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3304"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">時間 › 類型 › 房間</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="6056"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">先選時間，再選有空閒會議室的類型及會議室。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">在</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">類型</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">分頁新增諮詢或培訓等</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">公開預約類型</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">。每項可填多語言</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">名稱</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">及</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">賓客說明</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">，將</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">會議室選項</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">設為</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">所有會議室</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">或</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">指定會議室</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">，並把</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">備註</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">設為隱藏、選填或必填。調整類型清單可設定賓客看到的順序。會議室選項只會縮窄此頁面已有的會議室，不會新增會議室或授權。沒有合資格會議室的類型不可選；先選時間的流程會按該時段檢查可用狀態。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">類型是頁面的選項，與預約目的或會議室類別分開。原有的時間選擇、價格及審批規則仍適用。儲存後，請在公開頁面核對所選類型、會議室及必填備註。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">頁面編輯器限制可新增的類型數目，請參閱</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId33oaprwggw40jteaujhl7">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">系統限制</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">功能目的及價值</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">每個頁面是面向特定對象的預約服務。客戶會議及培訓頁面可提供不同會議室、時段及問題，同時使用同一會議室日曆，毋須建立另一套資源庫。向賓客說明時，應分清頁面呈現、實際可用情況及最終預約決定。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">發佈頁面不會令所有會議室自動可用。會議室必須已加入頁面，並獲分配賓客預約授權。既有預約及停用期間仍會阻止衝突，因此已發佈頁面的賓客會議室清單也可能是空的。</w:t>
       </w:r>
@@ -770,51 +1137,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdfvwmpijf0kuji1nawwctg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/guest-booking/how-guest-booking-pages-work/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0353e7180c3db63a3fa4ff9ca9d40bf0a598ddff.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8d2a232c4e57278aeae5ff7cd72c2b3a37adaa12.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/91583edb72c63d1c03e0edf17f030e231084b6b6.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId1pu4t5uw-r26ai5dfzxjf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/guest-booking/how-guest-booking-pages-work/" TargetMode="External"/><Relationship Id="rId33oaprwggw40jteaujhl7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/limits-offision-applies/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0353e7180c3db63a3fa4ff9ca9d40bf0a598ddff.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8d2a232c4e57278aeae5ff7cd72c2b3a37adaa12.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/91583edb72c63d1c03e0edf17f030e231084b6b6.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>賓客預約頁面的運作方式</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>