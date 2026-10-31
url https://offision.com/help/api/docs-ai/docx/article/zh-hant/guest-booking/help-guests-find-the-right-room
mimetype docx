--- v0 (2026-10-10)
+++ v1 (2026-10-31)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">協助賓客找到合適會議室</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">開啟 房間，或最近房間流程的地圖分頁。選清單或卡片，再決定顯示照片、容量、面積、位置、平面圖、描述、分類、設備及按金。開關只顯示既有會議室資料，不會建立照片、設備或平面圖。 賓客平面圖目前使用 Classic map，包括合併會議室的成員形狀；只有 Map 2.0 不會提供此視窗。</w:t>
+        <w:t xml:space="preserve">設定會議室資料、篩選及Classic平面圖。加入頁面專用文件及照片，翻譯按鈕名稱、排列次序，並儲存頁面發佈。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-10-03</w:t>
+        <w:t xml:space="preserve">2026-10-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmbu-gaknddu6ttvxnepdo">
+      <w:hyperlink w:history="1" r:id="rIdlrqudsxlarf4ykoijl3od">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/guest-booking/help-guests-find-the-right-room/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → public-booking/overview (概覽)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -198,50 +198,58 @@
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">會議室資料及篩選在加入設定下方。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">清單版面會顯示已啟用的會議室描述全文，並保留原有換行。較長的說明適合使用清單版面；卡片版面可能縮短描述。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. 設定賓客體驗</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在篩選群組啟用有用的條件。只有一個答案的條件即使啟用也會隱藏，例如只有一座大樓、一個分類或相同價格。平面圖控制需要有會議室形狀的可用平面圖。最近房間流程需有可用位置資訊，以及賓客授權提供的位置。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">設定最少及最多人數時，容量會顯示為範圍；面積是另一個值。賓客的人數篩選按會議室最多人數分組，不是按最少人數或賓客填寫的人數。例如 30–40 人的會議室會放入包含 40 的組別。請在會議室本身的設定更新容量及面積；賓客頁面只決定是否顯示。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
@@ -385,70 +393,216 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">平面圖支援範圍</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">賓客預約的平面圖視窗目前顯示</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Classic map</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。只建立或更新 Map 2.0 不會提供此賓客視窗的內容。請保留相關 Classic 會議室形狀的指派，並測試已發布的賓客連結；可參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrwaejlad7cfwda-jo6dpr">
+      <w:hyperlink w:history="1" r:id="rIdvmcqler__gkzmwqh40rpa">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Classic 資源指派</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。合併會議室若沒有自己的形狀，會突出顯示其成員會議室的已繪製形狀。此視窗以 2D 或 3D 顯示所選會議室的位置，不是路線導覽畫面。附近會議室的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">地圖</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">預約流程顯示建築物的地理位置，是另一項功能。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">向賓客提供會議室文件及照片</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">在</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">房間</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">選取已加入會議室旁的迴紋針，開啟</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">公開預約附件</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">。上傳 PDF、JPEG 或 PNG，為頁面每種語言填寫</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">按鈕名稱</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">，並拖曳調整次序。名稱留空時會使用原始檔名。檔案大小及數量上限見</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdzgu2lzw1aqvyel1_ojagg">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">系統限制</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">附件屬於此預約頁面的這間會議室。同一會議室在其他頁面的附件獨立設定。預覽草稿後儲存頁面才會發佈；取消頁面編輯會保留已發佈的附件。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">賓客可從會議室清單的命名按鈕，在預約表單內閱讀文件或照片，或另開分頁而不遺失已選項目。閱讀屬自願，這些參考資料與</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId3as3xuaofbbdqzrgnqwwq">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">必須接受的條款及確認項目</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">，以及賓客上傳的付款證明分開。儲存後請從公開連結逐一檢查檔案。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="3943350"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="guest-booking-room-attachments-zh-hant" descr="草稿內的會議室照片及按鈕名稱；儲存頁面才發佈。" title="草稿內的會議室照片及按鈕名稱；儲存頁面才發佈。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="3943350"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">草稿內的會議室照片及按鈕名稱；儲存頁面才發佈。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -864,51 +1018,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdmbu-gaknddu6ttvxnepdo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/guest-booking/help-guests-find-the-right-room/" TargetMode="External"/><Relationship Id="rIdrwaejlad7cfwda-jo6dpr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../map/assign-rooms-and-desks-to-the-map" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/06973a5c3cf438f753146b41897359fcc220cf7e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8d2a232c4e57278aeae5ff7cd72c2b3a37adaa12.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/28c86ff1f41dda977caff6676852181ec7eda4b2.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdlrqudsxlarf4ykoijl3od" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/guest-booking/help-guests-find-the-right-room/" TargetMode="External"/><Relationship Id="rIdvmcqler__gkzmwqh40rpa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../map/assign-rooms-and-desks-to-the-map" TargetMode="External"/><Relationship Id="rIdzgu2lzw1aqvyel1_ojagg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../system/limits-offision-applies#other-limits" TargetMode="External"/><Relationship Id="rId3as3xuaofbbdqzrgnqwwq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="./show-terms-and-documents-before-submission" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/06973a5c3cf438f753146b41897359fcc220cf7e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8d2a232c4e57278aeae5ff7cd72c2b3a37adaa12.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/28c86ff1f41dda977caff6676852181ec7eda4b2.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/73ed7f72156c57a5a53b07fe6f3cf1ef1314640f.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>協助賓客找到合適會議室</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>