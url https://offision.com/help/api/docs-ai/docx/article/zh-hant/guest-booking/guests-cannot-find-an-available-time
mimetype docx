--- v0 (2026-10-10)
+++ v1 (2026-10-31)
@@ -42,61 +42,61 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">先在時間分頁確認該日開放，且提供固定時段、自訂時段或整日範圍，再比較日期與開始／結束預約期間。空白範圍、休息日或沒有時段可令行事曆看似故障，實際上只是遵從頁面設定。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-10-03</w:t>
+        <w:t xml:space="preserve">2026-10-23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdr2xmnbhyaad8ukcvnic3-">
+      <w:hyperlink w:history="1" r:id="rIdq0dzxrq8y4xmcwqizf2fq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/guest-booking/guests-cannot-find-an-available-time/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → public-booking/overview (概覽)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -129,50 +129,99 @@
       <w:r>
         <w:t xml:space="preserve">日曆結合服務時間表與會議室實際可用情況。準備時間、假期、其他預約或時長上限，都可能正確排除某時段。分層檢查可協助職員辨別預期限制與妨礙原定服務的設定。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 1 — 檢查頁面存取</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (most common)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">先在時間分頁確認該日開放，且提供固定時段、自訂時段或整日範圍，再比較日期與開始／結束預約期間。空白範圍、休息日或沒有時段可令行事曆看似故障，實際上只是遵從頁面設定。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">若</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">開始</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">或</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">結束</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">選用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">指定日期</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">，請檢查該日期，而非只看相對通知或提前期限。結束日期包括當日，並按各會議室時區判斷。見</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdkostgdhacc4ttb5uvf4du">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">預約期間設定</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4362450"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="guest-booking-availability-settings-zh-hant" descr="一起核對頁面時間表及預約期間。" title="一起核對頁面時間表及預約期間。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -218,50 +267,58 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 2 — 檢查會議室</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (common)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">檢查頁面假期及假期行為，再查會議室既有預約及停用期間。套用會議室規則時亦要查開放時間、提前通知、時長及開放限制。合併選擇先測一個時段，再加範圍或第二時段；最高時數可只拒絕合併結果。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">全日預約會開啟已選日期所在的月份；未選日期時，則顯示今天或之後首個可預約日期的月份。以箭頭切換月份後，畫面會保留該月份。開啟某月不會自動選取日期。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4600575"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="guest-booking-availability-calendar-zh-hant" descr="以未登入狀態檢查所選會議室的現時行事曆。" title="以未登入狀態檢查所選會議室的現時行事曆。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
@@ -283,83 +340,92 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">以未登入狀態檢查所選會議室的現時行事曆。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">連續時間範圍須分別檢查跨日與</w:t>
+        <w:t xml:space="preserve">連續時間範圍請檢查</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">跨日</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">及</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">包括週末及公眾假期</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">。包括時可選開放的週末及頁面假期時段；排除時不計該日費用，也不能作為開始或結束日期。休息的週末及頁面假期可跨越而不收費，整段仍佔用。普通平日休息日仍按已儲存的跨日規則處理。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">跨越休息日</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">的許可。允許多個時段不等於允許跨越休息日的連續範圍。允許的範圍仍會佔用中間休息期間的會議室，但該些休息日不收費。請檢查頁面自己的假期清單及上次同步狀態；公眾日曆每天更新，急需而缺少的日期可手動加入。請參閱</w:t>
-[...1 lines deleted...]
-      <w:hyperlink w:history="1" r:id="rIdtw5efguxdikghxwkqpjvd">
+        <w:t xml:space="preserve">是舊標籤，詳見</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIduqfbi2y-5oba27vxi5jwr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">頁面營業時間</w:t>
+          <w:t xml:space="preserve">多項選擇</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve">及</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">。</w:t>
+        <w:t xml:space="preserve">。請檢查頁面假期清單及上次同步狀態；所選公眾日曆每天同步，急需而缺少的日期可手動加入。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 3 — 檢查賓客結果</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (less common)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">先選會議室不列已佔用時段；先選時間可在指定期間顯示會議室忙碌。已顯示時段亦可能在提交前被另一賓客預約。修正原因後重新載入並選新的可用期間。仍未解決時收集頁面、會議室、起訖時間、時區、模式、限制及錯誤文字。</w:t>
       </w:r>
     </w:p>
@@ -813,51 +879,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdr2xmnbhyaad8ukcvnic3-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/guest-booking/guests-cannot-find-an-available-time/" TargetMode="External"/><Relationship Id="rIdtw5efguxdikghxwkqpjvd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="./set-days-and-hours-guests-can-book" TargetMode="External"/><Relationship Id="rId9rcxqbh1pa89evyowbrym" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="./choose-how-guests-pick-time" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de9863f78048b17436ea81dff13f09e47c76fc5.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fb902329b9a9ae8e0fc2b0b2465421e4cc7e78d3.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdq0dzxrq8y4xmcwqizf2fq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/guest-booking/guests-cannot-find-an-available-time/" TargetMode="External"/><Relationship Id="rIdkostgdhacc4ttb5uvf4du" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="./set-days-and-hours-guests-can-book" TargetMode="External"/><Relationship Id="rIduqfbi2y-5oba27vxi5jwr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="./book-several-slots-or-rooms" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8de9863f78048b17436ea81dff13f09e47c76fc5.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fb902329b9a9ae8e0fc2b0b2465421e4cc7e78d3.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>賓客找不到可用預約時間</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>