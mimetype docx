--- v0 (2026-10-10)
+++ v1 (2026-10-31)
@@ -26,123 +26,107 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">賓客預約頁面設定參考</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">按賓客看見的步驟設定頁面。在賓客預約編輯頁面並使用下列分頁。最近房間流程會使用地圖，先選時間則會交換會議室／時間順序。儲存套用整個編輯器；只有預覽變更並不代表已儲存。 包括分享圖片後備顯示、逐項預約欄位、獨立條款設定、每日假期同步及再次預約。</w:t>
+        <w:t xml:space="preserve">設定賓客預約的五種流程、公開預約類型、會議室順序及版面、時間表、賓客資料、同意事項及通知。說明各分頁及條件設定，完成後儲存整頁並核對公開結果。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-10-09</w:t>
+        <w:t xml:space="preserve">2026-10-22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxe67cvaxugwkfwdtwbxsv">
+      <w:hyperlink w:history="1" r:id="rIdblottjygd9nobof3ob08p">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/guest-booking/guest-booking-page-settings-reference/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → public-booking/overview (概覽)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
-[...6 lines deleted...]
-      <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">已知道想提供的賓客體驗、但需要找出相應控制時，使用此參考。依次考慮選項、資料、同意及後續安排。條件式控制反映依賴：付款步驟需要收費服務，每時段會議室選擇需要多個會議室。把設定與賓客影響一併閱讀，讓啟用選項有實際營運目的。</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">按賓客看見的步驟設定頁面。在賓客預約編輯頁面並使用下列分頁。最近房間流程會使用地圖，先選時間則會交換會議室／時間順序。儲存套用整個編輯器；只有預覽變更並不代表已儲存。</w:t>
+        <w:t xml:space="preserve">從賓客預約開啟頁面並設定各分頁。儲存會套用全部分頁；只有預覽變更不會更新公開內容。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4362450"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="guest-booking-reference-general-zh-hant" descr="一般設定定義頁面身分及流程。" title="一般設定定義頁面身分及流程。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -227,90 +211,82 @@
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">會議室設定定義加入、價格及顯示。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="160"/>
-[...6 lines deleted...]
-      <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="4362450"/>
+            <wp:extent cx="5715000" cy="4524375"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="guest-booking-reference-time-zh-hant" descr="時間設定定義時段及日期限制。" title="時間設定定義時段及日期限制。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5715000" cy="4362450"/>
+                      <a:ext cx="5715000" cy="4524375"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -455,270 +431,270 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">一般</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
           <w:bottom w:type="dxa" w:w="80"/>
           <w:right w:type="dxa" w:w="120"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2340"/>
-        <w:gridCol w:w="7020"/>
+        <w:gridCol w:w="1518"/>
+        <w:gridCol w:w="7842"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2340"/>
+            <w:tcW w:type="dxa" w:w="1518"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">設定</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="7020"/>
+            <w:tcW w:type="dxa" w:w="7842"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">賓客結果</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2340"/>
+            <w:tcW w:type="dxa" w:w="1518"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">名稱</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="7020"/>
+            <w:tcW w:type="dxa" w:w="7842"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">各頁面語言的名稱。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2340"/>
+            <w:tcW w:type="dxa" w:w="1518"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">網址</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="7020"/>
+            <w:tcW w:type="dxa" w:w="7842"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">賓客連結識別字；變更後更新分享連結。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2340"/>
+            <w:tcW w:type="dxa" w:w="1518"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">預約流程</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="7020"/>
-[...17 lines deleted...]
-            <w:tcW w:type="dxa" w:w="2340"/>
+            <w:tcW w:type="dxa" w:w="7842"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">時間、會議室、地圖或類型組成的五種流程；更多顯示兩種類型流程。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1518"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">描述</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="7020"/>
+            <w:tcW w:type="dxa" w:w="7842"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">各語言的介紹文字。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2340"/>
+            <w:tcW w:type="dxa" w:w="1518"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">語言切換</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="7020"/>
+            <w:tcW w:type="dxa" w:w="7842"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">是否可切換提供的語言。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2340"/>
+            <w:tcW w:type="dxa" w:w="1518"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">語言</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="7020"/>
+            <w:tcW w:type="dxa" w:w="7842"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">頁面啟用語言及單一預設。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">外觀</w:t>
       </w:r>
     </w:p>
@@ -1148,51 +1124,80 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6918"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">標題或全部文字。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">房間</w:t>
+        <w:t xml:space="preserve">類型</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">此分頁適用於包含類型的兩種流程。選擇現有類型編輯，或按</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">新增公開預約類型</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">，完成後儲存整個頁面。賓客選擇順序及可用條件詳見</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdx7illjqqyutffwzewchqw">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">預約流程</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
           <w:bottom w:type="dxa" w:w="80"/>
           <w:right w:type="dxa" w:w="120"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2340"/>
         <w:gridCol w:w="7020"/>
       </w:tblGrid>
@@ -1211,1301 +1216,1765 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">設定</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7020"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">賓客結果</w:t>
+              <w:t xml:space="preserve">賓客效果</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2340"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">房間</w:t>
+              <w:t xml:space="preserve">名稱</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7020"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">加入會議室及分配賓客預約授權。</w:t>
+              <w:t xml:space="preserve">賓客選擇的多語言類型名稱。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2340"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">價格</w:t>
+              <w:t xml:space="preserve">賓客說明</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7020"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">貨幣、零價格字樣、方案及指定會議室。</w:t>
+              <w:t xml:space="preserve">隨類型顯示的多語言說明。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2340"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">套用會議室預約規則</w:t>
+              <w:t xml:space="preserve">備註</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7020"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">增加會議室限制；預設關閉，審批仍適用。</w:t>
+              <w:t xml:space="preserve">在類型步驟隱藏、允許或要求填寫備註。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2340"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">允許選擇多個會議室</w:t>
+              <w:t xml:space="preserve">會議室選項</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7020"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">可選多間會議室，至少兩間。</w:t>
+              <w:t xml:space="preserve">提供頁面全部會議室或指定部分。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2340"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">每次預約最多會議室</w:t>
+              <w:t xml:space="preserve">類型順序</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7020"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">多選啟用時的最高會議室數。</w:t>
-[...464 lines deleted...]
-              <w:t xml:space="preserve">關閉或1/10/100；百分比按金可向上、就近或向下。</w:t>
+              <w:t xml:space="preserve">上下移動以決定賓客看到的次序。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="4419600"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="guest-booking-flow-options-zh-hant" descr="一般設定有五種預約流程；更多會顯示兩種包含類型的選項。" title="一般設定有五種預約流程；更多會顯示兩種包含類型的選項。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId12" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="4419600"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">一般設定有五種預約流程；更多會顯示兩種包含類型的選項。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">時間</w:t>
+        <w:t xml:space="preserve">房間</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
           <w:bottom w:type="dxa" w:w="80"/>
           <w:right w:type="dxa" w:w="120"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3677"/>
-        <w:gridCol w:w="5683"/>
+        <w:gridCol w:w="1221"/>
+        <w:gridCol w:w="8139"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3677"/>
+            <w:tcW w:type="dxa" w:w="1221"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">設定</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5683"/>
+            <w:tcW w:type="dxa" w:w="8139"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">賓客結果</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3677"/>
+            <w:tcW w:type="dxa" w:w="1221"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">房間</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="8139"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">加入會議室及分配賓客預約授權。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1221"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">會議室順序</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="8139"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">拖動已選會議室以設定賓客看到的次序。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1221"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">版面</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="8139"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">列表，或在顯示相片時選卡片。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1221"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">價格</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="8139"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">貨幣、零價格字樣、方案及指定會議室。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1221"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">套用會議室預約規則</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="8139"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">增加會議室限制；預設關閉，審批仍適用。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1221"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">允許選擇多個會議室</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="8139"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">可選多間會議室，至少兩間。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1221"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">每次預約最多會議室</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="8139"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">多選啟用時的最高會議室數。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1221"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">容納人數</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="8139"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">顯示既有容量。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1221"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">面積</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="8139"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">顯示既有面積及單位。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1221"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">平面圖</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="8139"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">有對應形狀時開啟平面圖。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1221"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">相片</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="8139"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">顯示既有會議室照片。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1221"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">位置</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="8139"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">顯示大樓及樓層。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1221"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">描述</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="8139"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">顯示會議室描述。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1221"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">類別</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="8139"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">顯示分類。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1221"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">附屬設備</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="8139"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">顯示已設定設備圖示。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1221"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">按金</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="8139"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">適用時顯示按金。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1221"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">賓客可篩選</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="8139"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">容量、位置、分類、設備及價格；只有一項時隱藏。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1221"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">公開預約附件</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="8139"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">已選會議室旁的迴紋針可設定此頁專用的PDF或照片按鈕，儲存頁面才發佈。見</w:t>
+            </w:r>
+            <w:hyperlink w:history="1" r:id="rIdupz7chdkyxt59tztfscqt">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t xml:space="preserve">尋找會議室</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve">。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1221"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">價格表</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="8139"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">預設價格及指定星期／假期價格；假期優先，可用時間另行判定。見</w:t>
+            </w:r>
+            <w:hyperlink w:history="1" r:id="rIdkczv9p3jkmvd9iorzfjs9">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t xml:space="preserve">價格與按金</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve">。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1221"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">方案名稱</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="8139"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">只供職員識別價格方案。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1221"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">每小時</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="8139"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">每小時費用，按預約長度計算。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1221"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">每次預約</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="8139"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">每項預約定額。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1221"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">金額</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="8139"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">定額或已定價總額的百分比。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1221"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">取整至</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="8139"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">關閉或1/10/100；百分比按金可向上、就近或向下。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">時間</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="dxa" w:w="9360"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:type="dxa" w:w="80"/>
+          <w:left w:type="dxa" w:w="120"/>
+          <w:bottom w:type="dxa" w:w="80"/>
+          <w:right w:type="dxa" w:w="120"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1450"/>
+        <w:gridCol w:w="7910"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1450"/>
+            <w:shd w:fill="F5F5F7" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">設定</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7910"/>
+            <w:shd w:fill="F5F5F7" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">賓客結果</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1450"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">時間選擇</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5683"/>
+            <w:tcW w:type="dxa" w:w="7910"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">固定時段、自訂時段或整日。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3677"/>
+            <w:tcW w:type="dxa" w:w="1450"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">小時</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5683"/>
+            <w:tcW w:type="dxa" w:w="7910"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">固定時段共用開放範圍。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3677"/>
+            <w:tcW w:type="dxa" w:w="1450"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">時段長度</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5683"/>
+            <w:tcW w:type="dxa" w:w="7910"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">每個固定時段長度。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3677"/>
+            <w:tcW w:type="dxa" w:w="1450"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">整日</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5683"/>
+            <w:tcW w:type="dxa" w:w="7910"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">固定時段模式增加整個開放範圍選擇。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3677"/>
+            <w:tcW w:type="dxa" w:w="1450"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">時間表</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5683"/>
+            <w:tcW w:type="dxa" w:w="7910"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">各星期自訂時段或整日範圍。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3677"/>
+            <w:tcW w:type="dxa" w:w="1450"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">假期</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5683"/>
+            <w:tcW w:type="dxa" w:w="7910"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">頁面假期、國家同步及上次同步狀態。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3677"/>
+            <w:tcW w:type="dxa" w:w="1450"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">假期當日</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5683"/>
+            <w:tcW w:type="dxa" w:w="7910"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">關閉、平日相同或自訂假期時段。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3677"/>
+            <w:tcW w:type="dxa" w:w="1450"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">可選多個時段</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5683"/>
+            <w:tcW w:type="dxa" w:w="7910"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">逐個勾選時段；整日模式不提供。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3677"/>
+            <w:tcW w:type="dxa" w:w="1450"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">每個時段可選不同會議室</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5683"/>
+            <w:tcW w:type="dxa" w:w="7910"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">每個時段不同會議室；需兩間。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3677"/>
+            <w:tcW w:type="dxa" w:w="1450"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">時間範圍</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5683"/>
+            <w:tcW w:type="dxa" w:w="7910"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">預約連續範圍而非單個時段。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3677"/>
+            <w:tcW w:type="dxa" w:w="1450"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">跨日</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5683"/>
+            <w:tcW w:type="dxa" w:w="7910"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">可用時容許跨夜範圍。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3677"/>
-[...30 lines deleted...]
-            <w:tcW w:type="dxa" w:w="3677"/>
+            <w:tcW w:type="dxa" w:w="1450"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">包括週末及公眾假期</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7910"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">一律、從不或由訪客選擇；賓客開關預設開啟。休息的週末及頁面假期可跨越而不收費，整段仍佔用。見</w:t>
+            </w:r>
+            <w:hyperlink w:history="1" r:id="rIdb2dl9zsxzbwvranivcwki">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t xml:space="preserve">多項選擇</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve">。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1450"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">限制每次預約的時數</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5683"/>
+            <w:tcW w:type="dxa" w:w="7910"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">啟用時長限制及最高時數。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3677"/>
+            <w:tcW w:type="dxa" w:w="1450"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">開始</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5683"/>
-[...17 lines deleted...]
-            <w:tcW w:type="dxa" w:w="3677"/>
+            <w:tcW w:type="dxa" w:w="7910"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">相對最短通知，或從會議室當地午夜起生效的指定日期。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1450"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">結束</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5683"/>
-[...17 lines deleted...]
-            <w:tcW w:type="dxa" w:w="3677"/>
+            <w:tcW w:type="dxa" w:w="7910"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">相對最遠期限，或包括當日的指定日期。見</w:t>
+            </w:r>
+            <w:hyperlink w:history="1" r:id="rIdq5me0fuakmuzhtqve4nht">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t xml:space="preserve">可預約時間</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve">。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1450"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">時段價格</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5683"/>
+            <w:tcW w:type="dxa" w:w="7910"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">收費時顯示時段價格。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3677"/>
+            <w:tcW w:type="dxa" w:w="1450"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">可預約標記</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5683"/>
+            <w:tcW w:type="dxa" w:w="7910"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">行事曆可用狀態標記。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3677"/>
+            <w:tcW w:type="dxa" w:w="1450"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">每週開始於</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5683"/>
+            <w:tcW w:type="dxa" w:w="7910"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">行事曆每週首日。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">資料</w:t>
       </w:r>
     </w:p>
@@ -4088,153 +4557,153 @@
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">其他編輯器設定</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">分享與嵌入 → 分享圖片</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">設定連結圖片，與橫幅及瀏覽器圖示分開。未上傳時使用標誌、主題及裝飾日曆的自動圖片；請查看</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdk7rtcolsyh68z2uzntmeu">
+      <w:hyperlink w:history="1" r:id="rIdx2p_i17hkvlthtaqqv4cd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">分享</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">詳細</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">中啟用</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">允許每項預約使用不同詳情</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">後可選擇分別填寫的欄位；聯絡資料及唯讀欄位共用。請查看</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnolw8wd8-vkisnbnru7ds">
+      <w:hyperlink w:history="1" r:id="rIdksejpntfopeszpdjstu5k">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">賓客資料</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">確認 → 條款及細則</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">在設定欄開啟獨立頁面，返回操作會回到確認。確認標題或訊息不會取代同意。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">賓客的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">再次預約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">保留聯絡資料並重設預約選擇及驗證。已移除的「返回預約首頁」等說明請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfwv6hh6f9sc3pwwu2hlzf">
+      <w:hyperlink w:history="1" r:id="rIdkfygllmjmxdhmwjeg1wui">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">預約結果</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">所選公眾日曆每天同步，手動日期會保留。賓客平面圖目前使用 Classic map；合併會議室形狀請查看</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdd0tiscpbryt7kqcq4itvp">
+      <w:hyperlink w:history="1" r:id="rIdr8292_u-9wutpcha62etc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">尋找會議室</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -4659,51 +5128,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdxe67cvaxugwkfwdtwbxsv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/guest-booking/guest-booking-page-settings-reference/" TargetMode="External"/><Relationship Id="rIdk7rtcolsyh68z2uzntmeu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="./share-or-embed-a-guest-booking-page" TargetMode="External"/><Relationship Id="rIdnolw8wd8-vkisnbnru7ds" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="./choose-the-details-guests-must-provide" TargetMode="External"/><Relationship Id="rIdfwv6hh6f9sc3pwwu2hlzf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-guests-receive-after-submitting/" TargetMode="External"/><Relationship Id="rIdd0tiscpbryt7kqcq4itvp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="./help-guests-find-the-right-room" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/77acc98fd298feaa73c4271c0c6a8dd3a8c6d748.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d6fc436a2caca85b40572fe539b5a60c87f12995.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/96e33c67ee11cc46014643e0559bb05e92f61100.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b8ff6041fee64499a256c5a9de73a3d5bbd169e9.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/613890b75c00f58426a424011cebe7cc5da19982.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdblottjygd9nobof3ob08p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/guest-booking/guest-booking-page-settings-reference/" TargetMode="External"/><Relationship Id="rIdx7illjqqyutffwzewchqw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-guest-booking-pages-work/" TargetMode="External"/><Relationship Id="rIdupz7chdkyxt59tztfscqt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="./help-guests-find-the-right-room" TargetMode="External"/><Relationship Id="rIdkczv9p3jkmvd9iorzfjs9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="./show-prices-and-deposits-to-guests" TargetMode="External"/><Relationship Id="rIdb2dl9zsxzbwvranivcwki" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="./book-several-slots-or-rooms" TargetMode="External"/><Relationship Id="rIdq5me0fuakmuzhtqve4nht" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="./set-days-and-hours-guests-can-book" TargetMode="External"/><Relationship Id="rIdx2p_i17hkvlthtaqqv4cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="./share-or-embed-a-guest-booking-page" TargetMode="External"/><Relationship Id="rIdksejpntfopeszpdjstu5k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="./choose-the-details-guests-must-provide" TargetMode="External"/><Relationship Id="rIdkfygllmjmxdhmwjeg1wui" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-guests-receive-after-submitting/" TargetMode="External"/><Relationship Id="rIdr8292_u-9wutpcha62etc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="./help-guests-find-the-right-room" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/77acc98fd298feaa73c4271c0c6a8dd3a8c6d748.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d6fc436a2caca85b40572fe539b5a60c87f12995.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8a7e623eab2e7e614a3ce2ac3fe655c86a47eab7.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b8ff6041fee64499a256c5a9de73a3d5bbd169e9.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/613890b75c00f58426a424011cebe7cc5da19982.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0ca8152d7c75909c0a768d61cdcfab5a561ea0ca.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>賓客預約頁面設定參考</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>