--- v0 (2026-10-10)
+++ v1 (2026-10-31)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">讓賓客預約多個時段或會議室</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">先決定賓客需要連續範圍、分開時段、同時多間會議室，或每個時段不同會議室。這些是獨立功能。範圍連接開始及結束；可選多個時段 可逐個加入時段，包括不相鄰時段。整日模式不提供時段勾選清單。 啟用後只有所選欄位可逐項預約填寫。</w:t>
+        <w:t xml:space="preserve">設定連續範圍、獨立時段及多間會議室。包括或排除週末及頁面假期，讓賓客以預設開啟的開關選擇，並保持整段佔用。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-10-03</w:t>
+        <w:t xml:space="preserve">2026-10-22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdb92h3boqv5ikbdx6-oklp">
+      <w:hyperlink w:history="1" r:id="rIdkigtztyxyxwj4pjy0diiy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/guest-booking/book-several-slots-or-rooms/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → public-booking/overview (概覽)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -204,76 +204,76 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">獨立時段在不同時間重複選同一會議室；多會議室共用所選期間。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="4362450"/>
+            <wp:extent cx="5715000" cy="3943350"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="guest-booking-selection-allowances-zh-hant" descr="獨立時段及會議室許可形成不同預約組合。" title="獨立時段及會議室許可形成不同預約組合。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5715000" cy="4362450"/>
+                      <a:ext cx="5715000" cy="3943350"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -479,56 +479,385 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">每項預約使用不同詳情</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">如不同預約有不同主題或人數，請在</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">詳細</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">中選擇分別填寫的欄位。只有選擇產生多於一項預約且頁面允許時，賓客才會看到分別填寫的選項。聯絡資料維持共用。欄位選擇及驗證方式請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdb5qfdwosqbghobvihict1">
+      <w:hyperlink w:history="1" r:id="rIdfusxhufa5flmfjpyfwpw-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">賓客資料</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">跨日範圍包括週末及公眾假期</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">在</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">時間</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">啟用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">時間範圍</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">；整日以外的模式另啟用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">跨日</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">，然後設定</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">包括週末及公眾假期</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">。</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="dxa" w:w="9360"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:type="dxa" w:w="80"/>
+          <w:left w:type="dxa" w:w="120"/>
+          <w:bottom w:type="dxa" w:w="80"/>
+          <w:right w:type="dxa" w:w="120"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1276"/>
+        <w:gridCol w:w="8084"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1276"/>
+            <w:shd w:fill="F5F5F7" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">選項</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="8084"/>
+            <w:shd w:fill="F5F5F7" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">效果</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1276"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">一律</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="8084"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">包括開放的星期六、星期日及頁面假期時段，並按正常價格收費。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1276"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">從不</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="8084"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">即使當日開放，仍不計入範圍費用，也不能作為範圍的開始或結束日期。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1276"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">由訪客選擇</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="8084"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">顯示一個合併開關，預設開啟。關閉後排除週末及頁面假期；開始新預約時恢復開啟。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="4600575"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="guest-booking-range-inclusion-zh-hant" descr="賓客範圍選擇器的包括週末及公眾假期開關預設開啟。" title="賓客範圍選擇器的包括週末及公眾假期開關預設開啟。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId11" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="4600575"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">賓客範圍選擇器的包括週末及公眾假期開關預設開啟。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">包括日期不會開放休息日。範圍可跨越休息的週末或頁面假期而不收取該日費用，但不能在那些日期開始或結束。整段期間仍佔用會議室並檢查衝突。普通平日的休息日仍按頁面的跨日規則處理，會議室限制仍然適用。單一時段及逐個選取的時段維持正常可用時間及價格。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">舊標籤</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">略過週末及公眾假期</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">方向相反：略過的「一律」等同包括的「從不」。曾使用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">跨越休息日</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">的舊頁面，在明確修改此設定前保留已儲存的行為；修改其他設定不會自行切換。更改後請檢查範圍、包括日期及更新後的價格。頁面假期清單詳見</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdhll8ogs1hsocs5wwtfao2">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">可預約時間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
@@ -948,51 +1277,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdb92h3boqv5ikbdx6-oklp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/guest-booking/book-several-slots-or-rooms/" TargetMode="External"/><Relationship Id="rIdb5qfdwosqbghobvihict1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="./choose-the-details-guests-must-provide" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/afa88d0a6617498665b25c14cd33bc9c16c19b92.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/88b4bfb4c0e5d13c91b0f06e59223954bf071101.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e38e9af9d760f562ac6eedca131d099bb3a21cff.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/706bdccd00cdf5c379f23e51d6dea6e222c38946.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdkigtztyxyxwj4pjy0diiy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/guest-booking/book-several-slots-or-rooms/" TargetMode="External"/><Relationship Id="rIdfusxhufa5flmfjpyfwpw-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="./choose-the-details-guests-must-provide" TargetMode="External"/><Relationship Id="rIdhll8ogs1hsocs5wwtfao2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="./set-days-and-hours-guests-can-book" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/afa88d0a6617498665b25c14cd33bc9c16c19b92.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/10dfd610990777d58a441ad3d3f92eed197fc8e7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e38e9af9d760f562ac6eedca131d099bb3a21cff.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/706bdccd00cdf5c379f23e51d6dea6e222c38946.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/97b2501d333c727c74cd2404666c3708f2cb9b9b.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>讓賓客預約多個時段或會議室</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>