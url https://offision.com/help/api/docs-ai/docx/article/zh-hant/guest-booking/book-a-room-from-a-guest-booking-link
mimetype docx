--- v0 (2026-10-10)
+++ v1 (2026-10-31)
@@ -42,61 +42,61 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">開啟主辦人分享的連結，無需 Offision 帳戶。如提供語言選項，可先切換。先選會議室流程由會議室再選空閒時間；先選時間流程由時間再選當時可用會議室。最近房間流程由位置畫面開始；拒絕位置存取時，可使用可用清單。 再次預約會保留聯絡資料並重設預約選擇、答案及驗證。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-10-03</w:t>
+        <w:t xml:space="preserve">2026-10-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsvi4zs6pt51ftvgjddxus">
+      <w:hyperlink w:history="1" r:id="rIdy3byo8eavsvdqjeuoxm-p">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/guest-booking/book-a-room-from-a-guest-booking-link/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → public-booking/overview (概覽)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -122,50 +122,78 @@
         <w:t xml:space="preserve">功能目的及價值</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">分享頁面讓你按主辦人當前提供的會議室及時間自行申請，毋須職員轉錄資料，並可在提交前核對整筆預約。保存最終編號便於主辦人協助時找到正確申請；閱讀最終狀態則確認會議室已確定或仍待決定。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. 選擇會議室及時間</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">開啟主辦人分享的連結，無需 Offision 帳戶。如提供語言選項，可先切換。先選會議室流程由會議室再選空閒時間；先選時間流程由時間再選當時可用會議室。最近房間流程由位置畫面開始；拒絕位置存取時，可使用可用清單。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">如出現</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">類型</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">步驟，請選擇需要的服務。類型優先流程先選類型，再選會議室及時間；時間優先的類型流程先選時間，再選有空閒會議室的類型及會議室。繼續前須填寫必填</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">備註</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">。更改類型可能清除不相容的會議室選擇；提交前請一併核對類型、會議室及時間。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="2809875"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="guest-booking-walkthrough-room-zh-hant" descr="點會議室名稱選擇；照片開啟相簿。" title="點會議室名稱選擇；照片開啟相簿。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -949,51 +977,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdsvi4zs6pt51ftvgjddxus" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/guest-booking/book-a-room-from-a-guest-booking-link/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8d2a232c4e57278aeae5ff7cd72c2b3a37adaa12.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fb902329b9a9ae8e0fc2b0b2465421e4cc7e78d3.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/54095e8371c0796b1b1fb91e1cddc7785ce4727a.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5c1b740dbd19b9a27d08966f2079f29616190368.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bd73e9df4057892813c80598c20fab2d2d88ba9b.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdy3byo8eavsvdqjeuoxm-p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/guest-booking/book-a-room-from-a-guest-booking-link/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8d2a232c4e57278aeae5ff7cd72c2b3a37adaa12.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fb902329b9a9ae8e0fc2b0b2465421e4cc7e78d3.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/54095e8371c0796b1b1fb91e1cddc7785ce4727a.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5c1b740dbd19b9a27d08966f2079f29616190368.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bd73e9df4057892813c80598c20fab2d2d88ba9b.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>透過賓客預約連結預約會議室</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>