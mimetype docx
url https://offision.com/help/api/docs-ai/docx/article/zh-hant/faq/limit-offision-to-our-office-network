--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdq7ynjf-jgajexjbqbqhuq">
+      <w:hyperlink w:history="1" r:id="rId2ohzb2gcrr_jyyfpi33zo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/faq/limit-offision-to-our-office-network/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">最重要的那兩件事可以。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">人</w:t>
       </w:r>
@@ -372,99 +372,99 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">用戶安全性設定檔最下面的 IP限制。上面那些開關是另一項控制，由應用程式而不是伺服器檢查。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這個畫面的其餘部分，以及它和密碼政策之間的關係，在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwroirmesgbeh0vhjsnl09">
+      <w:hyperlink w:history="1" r:id="rIdfum7x3djbwr-r8qv1gij1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">登入安全性的運作方式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">貴公司自己的軟體</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">API 憑證</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 帶有自己的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">IP限制</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，當你的腳本或系統從固定位址呼叫 Offision 時，
 要用的是這一個。從其他地方送來的呼叫，還沒碰到任何東西就會被拒絕。同一份憑證上
 還有一份可以從瀏覽器呼叫它的網站清單，那是針對另一個問題的另一道防線。兩者都在
 同一張表單上，說明在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddugjw5xg4sdpq3klchjg_">
+      <w:hyperlink w:history="1" r:id="rIdusmg584u0083eunir3pwx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">接上貴公司自己的系統</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">兩個容易被當成它的設定</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這兩個都不決定誰可以登入。把它們列出來，是為了避免有人設了其中一個，卻期待另一個
@@ -483,201 +483,201 @@
       <w:r>
         <w:t xml:space="preserve">預約政策上的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">用戶界面簽到 IP 限制</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 決定一個人可以從哪裡 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">簽到</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 到一筆
 預約 — 這就是貼在門上的貼紙沒辦法在家裡掃的原因。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbxcvyi4uz9vu2od55bhar">
+      <w:hyperlink w:history="1" r:id="rIdatqlbxsaw1e0eyokv8hxj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">決定一項資源可以從哪裡預約</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">工作排程上的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">IP 限制</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 決定一個人可以從哪裡 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">上下班打卡</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbpsyvzasjjuq_7m0jkma_">
+      <w:hyperlink w:history="1" r:id="rIdtfgvu4_lpcreojyfamhna">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">用 GPS、IP 與自拍驗證打卡</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">它不負責的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">哪些網站可以嵌入 Offision，是一份網路上的位址清單，不是網段清單。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 它指定
 哪些網站可以把用戶應用程式或訪客應用程式放進框架裡，而且完全不適用於管理頁面 —
 請看
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdz9wi7auaheulc_ggp3qn6">
+      <w:hyperlink w:history="1" r:id="rIdae1tnn4go53g8sgmmg96j">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">管理頁面無法在我們自己的網站裡開啟</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 與
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9ukhilx8evluzkjbbctfs">
+      <w:hyperlink w:history="1" r:id="rId7ghehlmz0enrjvqqyygw1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">決定哪些網站可以嵌入 Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">往外連出去的那一側是另一份清單。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 面板、播放器與行動應用程式都是以 443
 對外連到 Offision，封閉的網路必須放行它們用到的網域名稱：
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId37dtk0hur5krq2jdy6o8l">
+      <w:hyperlink w:history="1" r:id="rIdx43urgo8_hwcygmxqzvwr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">網路允許清單</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">在一份用不到的設定檔上加限制，不會關掉已經開著的工作階段。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 結束工作階段是
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhqshrb2nti2el6i9n5f5l">
+      <w:hyperlink w:history="1" r:id="rIdn05yxdhqt0ha0rz8x40nm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">登入裝置</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> 的事。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1102,51 +1102,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdq7ynjf-jgajexjbqbqhuq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/faq/limit-offision-to-our-office-network/" TargetMode="External"/><Relationship Id="rIdwroirmesgbeh0vhjsnl09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/how-sign-in-security-works/" TargetMode="External"/><Relationship Id="rIddugjw5xg4sdpq3klchjg_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/connect-your-own-systems/" TargetMode="External"/><Relationship Id="rIdbxcvyi4uz9vu2od55bhar" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/choose-where-a-resource-can-be-booked-from/" TargetMode="External"/><Relationship Id="rIdbpsyvzasjjuq_7m0jkma_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../attendance/verify-clock-ins-with-gps-ip-and-selfies/" TargetMode="External"/><Relationship Id="rIdz9wi7auaheulc_ggp3qn6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-admin-console-will-not-open-inside-our-site/" TargetMode="External"/><Relationship Id="rId9ukhilx8evluzkjbbctfs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/choose-which-websites-may-embed-offision/" TargetMode="External"/><Relationship Id="rId37dtk0hur5krq2jdy6o8l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/network-allowlist-reference/" TargetMode="External"/><Relationship Id="rIdhqshrb2nti2el6i9n5f5l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/how-login-devices-work/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/568d5eef7247910eb277caf6dd2847b2788ddecc.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a553cf3d81edab77080b73f15ea3588e72687cff.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId2ohzb2gcrr_jyyfpi33zo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/faq/limit-offision-to-our-office-network/" TargetMode="External"/><Relationship Id="rIdfum7x3djbwr-r8qv1gij1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/how-sign-in-security-works/" TargetMode="External"/><Relationship Id="rIdusmg584u0083eunir3pwx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/connect-your-own-systems/" TargetMode="External"/><Relationship Id="rIdatqlbxsaw1e0eyokv8hxj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/choose-where-a-resource-can-be-booked-from/" TargetMode="External"/><Relationship Id="rIdtfgvu4_lpcreojyfamhna" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../attendance/verify-clock-ins-with-gps-ip-and-selfies/" TargetMode="External"/><Relationship Id="rIdae1tnn4go53g8sgmmg96j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-admin-console-will-not-open-inside-our-site/" TargetMode="External"/><Relationship Id="rId7ghehlmz0enrjvqqyygw1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/choose-which-websites-may-embed-offision/" TargetMode="External"/><Relationship Id="rIdx43urgo8_hwcygmxqzvwr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/network-allowlist-reference/" TargetMode="External"/><Relationship Id="rIdn05yxdhqt0ha0rz8x40nm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/how-login-devices-work/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/31e8f6dcd15e6630d9ac2df54b5af05e68b445e0.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2764cf8658ce5331546968b2533ec64d912b640b.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>可以把 Offision 限制在公司網路裡嗎？</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>