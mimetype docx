--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdepvlwiwyu4-q5y_r5a7dy">
+      <w:hyperlink w:history="1" r:id="rId3jqvxbdws9kgyk1ubt2xv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/faq/does-one-account-cover-all-our-sites/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">是的。一個 Offision 帳戶就涵蓋你經營的每一間辦公室、每一個園區、每一個地區。沒有東西要合併、聯邦或串接：第二個據點就是第二棟</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">建築</w:t>
       </w:r>
@@ -130,70 +130,70 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">每一間會議室、座位、面板、螢幕、感測器與樓層平面圖都在某一個</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">樓層</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">上，而每一個樓層都在某一棟</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">建築</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">裡。階層就只有這樣，這也是為什麼建築放在</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhmctrxrtpxzjc9wgucx7n">
+      <w:hyperlink w:history="1" r:id="rIdy5n7efowxug3dkeqdxjuj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">目錄</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">而不是預約底下 — 它們不是預約的概念，而是其他每樣東西被歸檔的地方。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">不論是第二棟還是第三十棟，新增建築都在同一個地方。請看</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzaeybhtykpvu0tgreopij">
+      <w:hyperlink w:history="1" r:id="rIdgxobl98xivu_lj6v6_rvq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">新增建築與其樓層</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Note:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -383,51 +383,51 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">建築在</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">地圖上的圖釘</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6766"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">由圖釘位置推算出的時區 — 沒有時區欄位。請看</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIddz1hncgczyvyvim2uba8l">
+            <w:hyperlink w:history="1" r:id="rIdztcdn4kltvytizvanvffx">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">地圖位置有什麼用</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
@@ -448,51 +448,51 @@
               <w:t xml:space="preserve">套用到資源上的</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">預約時段</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">排程</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6766"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">那些會議室何時可以被預約，並以排程自己的時區計算。請看</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId4o1ljj_rmt4vld7kmwizu">
+            <w:hyperlink w:history="1" r:id="rIdjgsg80k7q7l4vb_zlfiwo">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">把預約限制在營業時間內</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
@@ -510,51 +510,51 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">該排程裡的</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">公用行事曆</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6766"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">哪些整天關閉，按國家訂閱。請看</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdugnwwmy-xdtxruuu6b66y">
+            <w:hyperlink w:history="1" r:id="rIdze8bb1jxzfl_-javwuwkb">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">在國定假日關閉辦公室</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">所以東京的排程和倫敦的排程，是同一個帳戶裡的兩筆紀錄，各自帶著自己的時區與自己國家的假日。沒有人需要讓它們保持一致，因為它們本來就不該一致。</w:t>
@@ -581,51 +581,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">每個資源自己的營業時間，扣掉它自己的休息日與自己的國定假日</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。把一個樓層、或整個場地 加起來，分母就是每個資源自己時數的總和 — 東京的會議室對照東京的工作週，倫敦的會議室對照倫敦的。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這就是正規化，而且在</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">營業時間</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">模式下預設就開著。請看</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdoo7oihzj26qrwrmfvmh9m">
+      <w:hyperlink w:history="1" r:id="rIdv79fxbdrqxmg-sm-cvtjt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">會議室的使用率在算什麼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">哪些東西按建築設定，哪些是全帳戶共用</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">多個物業（酒店、園區、業主名下的多棟大樓）放在同一個帳戶裡，運作方式和多間辦公室完全一樣。在「每個物業能不能有自己的……」這個問題出現之前，有三件事值得先知道：</w:t>
@@ -822,51 +822,51 @@
             <w:tcW w:type="dxa" w:w="6310"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">預約規則、面板設計與數位看板內容，任何一棟建築都能使用</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">所以按物業區分的品牌不是 Offision 提供的東西：酒店集團旗下的物業共用同一組標誌，在一個物業印出的識別證，和在另一個物業印出的長得一樣。標誌的設定位置見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtcckqvvsifrdtylqb071r">
+      <w:hyperlink w:history="1" r:id="rIdjb9rm9tve9kotdensqwt8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">公司名稱、地址與標誌在哪裡設定</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">報表的範圍由它能篩選的條件決定，而每份報表不一樣：預約報表按</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">樓層</w:t>
       </w:r>
@@ -877,51 +877,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">地點</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">（也就是建築），訪客報表則按建築。下文的分支機構會縮小管理員主控台顯示的範圍，因而也縮小他們報表打開時的範圍 — 這是最接近「每個物業分開報表」的做法。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">分支機構縮小的是主控台，不是資料</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">當好幾個園區各有自己的管理員時，</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdg9limvh7ugzsmnfru4yxw">
+      <w:hyperlink w:history="1" r:id="rIdi_sifprfdntfaf-jbd9be">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">分支機構管理</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">會把每一棟建築與每一位管理員歸到某個分支底下，於是每位管理員管自己的據點，永遠不會碰到隔壁那個。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">值得把它是什麼、不是什麼講清楚。分支決定的是管理員的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">主控台</w:t>
       </w:r>
@@ -942,113 +942,113 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">把誠實的限制列出來，免得在報表裡才發現：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預約報表是按樓層篩選，不是按建築。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 樓層選單會把每棟建築當標題、底下列出它的樓層，所以據點是找得到的，但沒有「一棟建築一列」的篩選。請看</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdi-m4lsy-idhsh6vq5z2yu">
+      <w:hyperlink w:history="1" r:id="rIdpd7u4gb9qes7raxkiy9dt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">哪份報表回答哪個問題</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">樞紐分析的「地點」維度是建築，而且沒有樓層維度。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 所以「每棟建築的時數」是做得出來的報表，「每個樓層的時數、所有據點並排」則不是。請看</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdirsks6t9fieviri_a5bem">
+      <w:hyperlink w:history="1" r:id="rIdcrhdxg42nx25cy8slt55u">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">看看會議室被用了多少</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">熱圖的樓層選單只作用在地圖上。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 底下的排名、趨勢、使用者排行與尖峰時段，不論顯示哪一層樓，都還是整個場地。請看</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfc8jcsjac9f4vky71yofw">
+      <w:hyperlink w:history="1" r:id="rIdiphc4v2ovj0-h22ylnhp2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">看看哪些會議室值得佔這個空間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1513,51 +1513,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdepvlwiwyu4-q5y_r5a7dy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/faq/does-one-account-cover-all-our-sites/" TargetMode="External"/><Relationship Id="rIdhmctrxrtpxzjc9wgucx7n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/directory/" TargetMode="External"/><Relationship Id="rIdzaeybhtykpvu0tgreopij" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/directory/add-a-building-and-its-floors/" TargetMode="External"/><Relationship Id="rIddz1hncgczyvyvim2uba8l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/directory/how-the-google-map-location-is-used/" TargetMode="External"/><Relationship Id="rId4o1ljj_rmt4vld7kmwizu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rIdugnwwmy-xdtxruuu6b66y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/close-the-office-on-public-holidays/" TargetMode="External"/><Relationship Id="rIdoo7oihzj26qrwrmfvmh9m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/what-a-rooms-usage-rate-counts/" TargetMode="External"/><Relationship Id="rIdtcckqvvsifrdtylqb071r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/system/where-company-name-address-and-logo-are-set/" TargetMode="External"/><Relationship Id="rIdg9limvh7ugzsmnfru4yxw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/directory/how-branch-management-works/" TargetMode="External"/><Relationship Id="rIdi-m4lsy-idhsh6vq5z2yu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/which-report-answers-which-question/" TargetMode="External"/><Relationship Id="rIdirsks6t9fieviri_a5bem" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/see-how-much-your-rooms-are-used/" TargetMode="External"/><Relationship Id="rIdfc8jcsjac9f4vky71yofw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/see-which-rooms-are-worth-the-space/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId3jqvxbdws9kgyk1ubt2xv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/faq/does-one-account-cover-all-our-sites/" TargetMode="External"/><Relationship Id="rIdy5n7efowxug3dkeqdxjuj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/directory/" TargetMode="External"/><Relationship Id="rIdgxobl98xivu_lj6v6_rvq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/directory/add-a-building-and-its-floors/" TargetMode="External"/><Relationship Id="rIdztcdn4kltvytizvanvffx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/directory/how-the-google-map-location-is-used/" TargetMode="External"/><Relationship Id="rIdjgsg80k7q7l4vb_zlfiwo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rIdze8bb1jxzfl_-javwuwkb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/close-the-office-on-public-holidays/" TargetMode="External"/><Relationship Id="rIdv79fxbdrqxmg-sm-cvtjt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/what-a-rooms-usage-rate-counts/" TargetMode="External"/><Relationship Id="rIdjb9rm9tve9kotdensqwt8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/system/where-company-name-address-and-logo-are-set/" TargetMode="External"/><Relationship Id="rIdi_sifprfdntfaf-jbd9be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/directory/how-branch-management-works/" TargetMode="External"/><Relationship Id="rIdpd7u4gb9qes7raxkiy9dt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/which-report-answers-which-question/" TargetMode="External"/><Relationship Id="rIdcrhdxg42nx25cy8slt55u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/see-how-much-your-rooms-are-used/" TargetMode="External"/><Relationship Id="rIdiphc4v2ovj0-h22ylnhp2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/see-which-rooms-are-worth-the-space/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>一個帳戶就能涵蓋我們所有據點嗎</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>