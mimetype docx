--- v1 (2026-10-18)
+++ v2 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3jqvxbdws9kgyk1ubt2xv">
+      <w:hyperlink w:history="1" r:id="rIdba4ipffndd3g2fds05dai">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/faq/does-one-account-cover-all-our-sites/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">是的。一個 Offision 帳戶就涵蓋你經營的每一間辦公室、每一個園區、每一個地區。沒有東西要合併、聯邦或串接：第二個據點就是第二棟</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">建築</w:t>
       </w:r>
@@ -130,70 +130,70 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">每一間會議室、座位、面板、螢幕、感測器與樓層平面圖都在某一個</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">樓層</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">上，而每一個樓層都在某一棟</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">建築</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">裡。階層就只有這樣，這也是為什麼建築放在</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdy5n7efowxug3dkeqdxjuj">
+      <w:hyperlink w:history="1" r:id="rIdgcxw0wcafhb6ij2wihvd1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">目錄</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">而不是預約底下 — 它們不是預約的概念，而是其他每樣東西被歸檔的地方。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">不論是第二棟還是第三十棟，新增建築都在同一個地方。請看</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgxobl98xivu_lj6v6_rvq">
+      <w:hyperlink w:history="1" r:id="rId3gf1exf2t_drngxy9xmg_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">新增建築與其樓層</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Note:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -383,51 +383,51 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">建築在</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">地圖上的圖釘</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6766"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">由圖釘位置推算出的時區 — 沒有時區欄位。請看</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdztcdn4kltvytizvanvffx">
+            <w:hyperlink w:history="1" r:id="rId8lylg5k4korwxujkea1fv">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">地圖位置有什麼用</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
@@ -448,51 +448,51 @@
               <w:t xml:space="preserve">套用到資源上的</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">預約時段</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">排程</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6766"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">那些會議室何時可以被預約，並以排程自己的時區計算。請看</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdjgsg80k7q7l4vb_zlfiwo">
+            <w:hyperlink w:history="1" r:id="rIdylv3ydiverg8asyredidg">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">把預約限制在營業時間內</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1100"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
@@ -510,51 +510,51 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">該排程裡的</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">公用行事曆</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6766"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">哪些整天關閉，按國家訂閱。請看</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdze8bb1jxzfl_-javwuwkb">
+            <w:hyperlink w:history="1" r:id="rIdbz0aslav5khhmwqh8dftu">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">在國定假日關閉辦公室</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">所以東京的排程和倫敦的排程，是同一個帳戶裡的兩筆紀錄，各自帶著自己的時區與自己國家的假日。沒有人需要讓它們保持一致，因為它們本來就不該一致。</w:t>
@@ -581,51 +581,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">每個資源自己的營業時間，扣掉它自己的休息日與自己的國定假日</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。把一個樓層、或整個場地 加起來，分母就是每個資源自己時數的總和 — 東京的會議室對照東京的工作週，倫敦的會議室對照倫敦的。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這就是正規化，而且在</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">營業時間</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">模式下預設就開著。請看</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdv79fxbdrqxmg-sm-cvtjt">
+      <w:hyperlink w:history="1" r:id="rIdbmydhtnblrsbtxbvmnpgi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">會議室的使用率在算什麼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">哪些東西按建築設定，哪些是全帳戶共用</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">多個物業（酒店、園區、業主名下的多棟大樓）放在同一個帳戶裡，運作方式和多間辦公室完全一樣。在「每個物業能不能有自己的……」這個問題出現之前，有三件事值得先知道：</w:t>
@@ -822,51 +822,51 @@
             <w:tcW w:type="dxa" w:w="6310"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">預約規則、面板設計與數位看板內容，任何一棟建築都能使用</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">所以按物業區分的品牌不是 Offision 提供的東西：酒店集團旗下的物業共用同一組標誌，在一個物業印出的識別證，和在另一個物業印出的長得一樣。標誌的設定位置見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjb9rm9tve9kotdensqwt8">
+      <w:hyperlink w:history="1" r:id="rIdnqhdzmvofbelgq-c3qtjd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">公司名稱、地址與標誌在哪裡設定</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">報表的範圍由它能篩選的條件決定，而每份報表不一樣：預約報表按</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">樓層</w:t>
       </w:r>
@@ -877,51 +877,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">地點</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">（也就是建築），訪客報表則按建築。下文的分支機構會縮小管理員主控台顯示的範圍，因而也縮小他們報表打開時的範圍 — 這是最接近「每個物業分開報表」的做法。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">分支機構縮小的是主控台，不是資料</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">當好幾個園區各有自己的管理員時，</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdi_sifprfdntfaf-jbd9be">
+      <w:hyperlink w:history="1" r:id="rIdwb9iynwie6uvrajw99fqq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">分支機構管理</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">會把每一棟建築與每一位管理員歸到某個分支底下，於是每位管理員管自己的據點，永遠不會碰到隔壁那個。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">值得把它是什麼、不是什麼講清楚。分支決定的是管理員的</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">主控台</w:t>
       </w:r>
@@ -942,113 +942,113 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">把誠實的限制列出來，免得在報表裡才發現：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">預約報表是按樓層篩選，不是按建築。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 樓層選單會把每棟建築當標題、底下列出它的樓層，所以據點是找得到的，但沒有「一棟建築一列」的篩選。請看</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpd7u4gb9qes7raxkiy9dt">
+      <w:hyperlink w:history="1" r:id="rIdhm2hiclhtnzyv6wzluhk5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">哪份報表回答哪個問題</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">樞紐分析的「地點」維度是建築，而且沒有樓層維度。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 所以「每棟建築的時數」是做得出來的報表，「每個樓層的時數、所有據點並排」則不是。請看</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcrhdxg42nx25cy8slt55u">
+      <w:hyperlink w:history="1" r:id="rIddbmdwyebvw-zfexalaxsu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">看看會議室被用了多少</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">熱圖的樓層選單只作用在地圖上。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 底下的排名、趨勢、使用者排行與尖峰時段，不論顯示哪一層樓，都還是整個場地。請看</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdiphc4v2ovj0-h22ylnhp2">
+      <w:hyperlink w:history="1" r:id="rIdhtdwytvf2mkzgdooi1tuf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">看看哪些會議室值得佔這個空間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1513,51 +1513,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId3jqvxbdws9kgyk1ubt2xv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/faq/does-one-account-cover-all-our-sites/" TargetMode="External"/><Relationship Id="rIdy5n7efowxug3dkeqdxjuj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/directory/" TargetMode="External"/><Relationship Id="rIdgxobl98xivu_lj6v6_rvq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/directory/add-a-building-and-its-floors/" TargetMode="External"/><Relationship Id="rIdztcdn4kltvytizvanvffx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/directory/how-the-google-map-location-is-used/" TargetMode="External"/><Relationship Id="rIdjgsg80k7q7l4vb_zlfiwo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rIdze8bb1jxzfl_-javwuwkb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/close-the-office-on-public-holidays/" TargetMode="External"/><Relationship Id="rIdv79fxbdrqxmg-sm-cvtjt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/what-a-rooms-usage-rate-counts/" TargetMode="External"/><Relationship Id="rIdjb9rm9tve9kotdensqwt8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/system/where-company-name-address-and-logo-are-set/" TargetMode="External"/><Relationship Id="rIdi_sifprfdntfaf-jbd9be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/directory/how-branch-management-works/" TargetMode="External"/><Relationship Id="rIdpd7u4gb9qes7raxkiy9dt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/which-report-answers-which-question/" TargetMode="External"/><Relationship Id="rIdcrhdxg42nx25cy8slt55u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/see-how-much-your-rooms-are-used/" TargetMode="External"/><Relationship Id="rIdiphc4v2ovj0-h22ylnhp2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/see-which-rooms-are-worth-the-space/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdba4ipffndd3g2fds05dai" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/faq/does-one-account-cover-all-our-sites/" TargetMode="External"/><Relationship Id="rIdgcxw0wcafhb6ij2wihvd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/directory/" TargetMode="External"/><Relationship Id="rId3gf1exf2t_drngxy9xmg_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/directory/add-a-building-and-its-floors/" TargetMode="External"/><Relationship Id="rId8lylg5k4korwxujkea1fv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/directory/how-the-google-map-location-is-used/" TargetMode="External"/><Relationship Id="rIdylv3ydiverg8asyredidg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rIdbz0aslav5khhmwqh8dftu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/close-the-office-on-public-holidays/" TargetMode="External"/><Relationship Id="rIdbmydhtnblrsbtxbvmnpgi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/what-a-rooms-usage-rate-counts/" TargetMode="External"/><Relationship Id="rIdnqhdzmvofbelgq-c3qtjd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/system/where-company-name-address-and-logo-are-set/" TargetMode="External"/><Relationship Id="rIdwb9iynwie6uvrajw99fqq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/directory/how-branch-management-works/" TargetMode="External"/><Relationship Id="rIdhm2hiclhtnzyv6wzluhk5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/which-report-answers-which-question/" TargetMode="External"/><Relationship Id="rIddbmdwyebvw-zfexalaxsu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/see-how-much-your-rooms-are-used/" TargetMode="External"/><Relationship Id="rIdhtdwytvf2mkzgdooi1tuf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/see-which-rooms-are-worth-the-space/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>一個帳戶就能涵蓋我們所有據點嗎</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>