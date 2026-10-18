--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdm_zly87rtxjgem3k5_gjk">
+      <w:hyperlink w:history="1" r:id="rIdtl-1zriivfkamfhxe0vvi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/faq/can-unused-room-time-be-released-automatically/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">可以——交給感應器，沒有人需要按任何按鈕；或是自己動手，幾秒鐘就好。這兩種值得
 分清楚，因為只有其中一種需要硬體。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -313,51 +313,51 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">持續無感應時間（以分鐘計）</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 房間必須先安靜多久。最低是 5 分鐘；重點是設得
 夠長，讓有人出去買杯咖啡不會被判定離開。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">每一個欄位，以及感應器的另外兩項工作，都在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxlhunvixti_8otbojsui4">
+      <w:hyperlink w:history="1" r:id="rIdrhzlqrc-jjqfmjb8ld5ht">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">讓感應器替預約簽到、登出與延長</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">一個設定會把兩種方式一起關掉:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -396,100 +396,100 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">而且</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 感應器也無法釋出房間——不論房間裡發生什麼，
 它都會被押到預約的結束時間。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">它只會對已經簽到的預約生效。沒有人到場的預約是由簽到時限釋出的，那是另一套
 機制——請參考
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpyioztdw_lemr1zyg890f">
+      <w:hyperlink w:history="1" r:id="rIdqnphnxz0ioqhcuo2ykq4a">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">簽到與缺席的運作方式</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">手動的方式：立即結束</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">同一顆按鈕，出現在人所在的地方：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">在應用程式的使用中控制列</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 在電腦上是畫面上方的膠囊，在手機上是主畫面
 底部。請參考
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdj7nx-ukmwfmf-et5mm4rv">
+      <w:hyperlink w:history="1" r:id="rId1r0val2jc-qkswo6orxly">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">延長會議，或提早結束</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -517,83 +517,83 @@
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">在房間</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 門口的面板和房間裡的面板，在會議進行中都會提供 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">結束</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。請參考
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxd-qanlqhez3bmqfuhy-t">
+      <w:hyperlink w:history="1" r:id="rIdyto4bm1sk_fyrwqn8kbxk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在預約面板簽到</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">掃描資源貼紙</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — 離開的時候。請參考
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdc28lhjlacxr5luotg73dr">
+      <w:hyperlink w:history="1" r:id="rIduvk9taycxckfu16auowfc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">掃描辦公桌或房間的貼紙來簽到與簽退</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">計算人數也做得到</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">預約只從感應器讀一件事：那個空間有沒有人。它並不需要人數——所以單靠一個便宜的
@@ -671,117 +671,117 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 與 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Rally Board 65</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 回報的是裝置自己的
 在場偵測，要釋出房間這樣就夠了。Logitech 的裝置根本不回報人數。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">所以，已經裝有 Neat、Webex 或 Logitech 房間設備的樓層，不必另外買感應器就能自動釋出房間。
 哪些型號會回報佔用狀態、每種連線怎麼設定，都在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdb7whowxrthk-ejpzey054">
+      <w:hyperlink w:history="1" r:id="rIdobltt6e4k-t6q-qofoz5h">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">哪些佔用感應器可以用在預約上</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">做不到</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 的是只回報數字、從不回報有人或沒有人的裝置。如果人數本身就是問題——
 房間到底有多滿——那是報表而不是釋出，在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdasdnkxdnmiyxqwg1cyo3q">
+      <w:hyperlink w:history="1" r:id="rIdnfz3jtfcz1vit93kehjto">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">確認房間是否真的坐滿</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這件事的價值</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">交還的時間會被計算，不會消失。它會算進 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">資源回收率</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ——請參考
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdra739mwyubnrwfipcqgpg">
+      <w:hyperlink w:history="1" r:id="rIdu5ppbktzz6fk_cvntezzl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">資源使用率計算哪些時間</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">——所以一層
 會把房間提早交還的樓層，讀起來會是房間還有餘裕，而不是房間不夠用。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
@@ -1207,51 +1207,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdm_zly87rtxjgem3k5_gjk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/faq/can-unused-room-time-be-released-automatically/" TargetMode="External"/><Relationship Id="rIdxlhunvixti_8otbojsui4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-and-out-by-occupancy-sensor/" TargetMode="External"/><Relationship Id="rIdpyioztdw_lemr1zyg890f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdj7nx-ukmwfmf-et5mm4rv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/extend-or-end-a-meeting-early/" TargetMode="External"/><Relationship Id="rIdxd-qanlqhez3bmqfuhy-t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rIdc28lhjlacxr5luotg73dr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rIdb7whowxrthk-ejpzey054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/supported-occupancy-sensors/" TargetMode="External"/><Relationship Id="rIdasdnkxdnmiyxqwg1cyo3q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-whether-the-room-was-actually-full/" TargetMode="External"/><Relationship Id="rIdra739mwyubnrwfipcqgpg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/what-a-rooms-usage-rate-counts/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4b09d4bd431efb0b8a31edf13c8fea4a2d63a34e.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdtl-1zriivfkamfhxe0vvi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/faq/can-unused-room-time-be-released-automatically/" TargetMode="External"/><Relationship Id="rIdrhzlqrc-jjqfmjb8ld5ht" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-and-out-by-occupancy-sensor/" TargetMode="External"/><Relationship Id="rIdqnphnxz0ioqhcuo2ykq4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rId1r0val2jc-qkswo6orxly" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/extend-or-end-a-meeting-early/" TargetMode="External"/><Relationship Id="rIdyto4bm1sk_fyrwqn8kbxk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rIduvk9taycxckfu16auowfc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rIdobltt6e4k-t6q-qofoz5h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/supported-occupancy-sensors/" TargetMode="External"/><Relationship Id="rIdnfz3jtfcz1vit93kehjto" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-whether-the-room-was-actually-full/" TargetMode="External"/><Relationship Id="rIdu5ppbktzz6fk_cvntezzl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/what-a-rooms-usage-rate-counts/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/02227e8168a13ee5c13f03b1e1f01305bbc4b98e.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>沒有用到的時間可以自動釋放嗎？</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>