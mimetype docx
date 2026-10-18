--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmvlbgmia_nlybya50lppq">
+      <w:hyperlink w:history="1" r:id="rIdukigjo3jx20cqq87ix8eu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/faq/can-each-company-in-our-building-be-separate/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">可以一部分，而在向進駐企業做出承諾之前，值得先弄清楚這個分別。**空間可以
 分隔：屬於某一間公司的會議室或工位，對其他公司而言並不存在，上面的預約也
 一樣看不到。****人不能分隔。**一個帳戶只有一份目錄，因此無論在哪一間公司
 任職，大樓裡的每個人都仍然搜尋得到，可以被選為出席者。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
@@ -200,94 +200,94 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">主要的做法。把該公司的人放進一個用戶群組，將空間指派給這個群組，再把 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">其他用戶</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> 設為 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">預設（無法讀取資源日程）</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">，這些會議室和工位就會從其他所有人眼前消失。請參閱</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdibdf82a_skdjxkhhtgqgw">
+            <w:hyperlink w:history="1" r:id="rIdxf6znrlsbdffycyeisgqm">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">給部門專屬的會議室</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1450"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">目錄</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7910"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">每間公司都可以接上自己的 Microsoft 365 或 Google Workspace 組織，各自擁有登入按鈕與用戶同步。請參閱</w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdrqs1wwej3-wmjfbgsj2la">
+            <w:hyperlink w:history="1" r:id="rIdfec4j2ctmzll9jmicc1pq">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">連接多個目錄</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1450"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
@@ -328,51 +328,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1450"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">管理員</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7910"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId5gsd1z2eu7czmguojcknv">
+            <w:hyperlink w:history="1" r:id="rIdhkuszgy7nljo6lylke1sg">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">分支機構管理</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">把每間公司的大樓與員工歸在各自的分支之下，因此一間公司的管理員不會碰到另一間公司的設定</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -409,51 +409,51 @@
         <w:t xml:space="preserve">這同時也是要留意的地方。兩間公司都能預約的會議室，會顯示雙方的預約，連同
 主題與主辦人姓名，就像同一間公司的兩個部門之間一樣。有兩個設定會影響那間
 會議室，但兩者都不是以公司為單位：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">私人預約</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，由預約的人在自己的預約上設定。請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcpct-hhad0riuggysjg-t">
+      <w:hyperlink w:history="1" r:id="rIdmhjxmdqu6u2d0fio2d80w">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">私人預約會隱藏什麼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">會議室預約政策中的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1041,51 +1041,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdmvlbgmia_nlybya50lppq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/faq/can-each-company-in-our-building-be-separate/" TargetMode="External"/><Relationship Id="rIdibdf82a_skdjxkhhtgqgw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdrqs1wwej3-wmjfbgsj2la" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/integrations/connect-more-than-one-directory/" TargetMode="External"/><Relationship Id="rId5gsd1z2eu7czmguojcknv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/directory/how-branch-management-works/" TargetMode="External"/><Relationship Id="rIdcpct-hhad0riuggysjg-t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/user-guide/keep-a-booking-private/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdukigjo3jx20cqq87ix8eu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/faq/can-each-company-in-our-building-be-separate/" TargetMode="External"/><Relationship Id="rIdxf6znrlsbdffycyeisgqm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/booking/give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdfec4j2ctmzll9jmicc1pq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/integrations/connect-more-than-one-directory/" TargetMode="External"/><Relationship Id="rIdhkuszgy7nljo6lylke1sg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/directory/how-branch-management-works/" TargetMode="External"/><Relationship Id="rIdmhjxmdqu6u2d0fio2d80w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/user-guide/keep-a-booking-private/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>同一棟大樓裡的每間公司可以各自分隔嗎</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>