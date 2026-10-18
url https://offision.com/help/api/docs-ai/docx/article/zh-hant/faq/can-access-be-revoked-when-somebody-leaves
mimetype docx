--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsbkyvf-ir00tgqk1oxl0d">
+      <w:hyperlink w:history="1" r:id="rIdoe6dg88ph5drhjo7pf6g9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/faq/can-access-be-revoked-when-somebody-leaves/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">部分可以。Offision 不保存在職狀態，也完全沒有任何機制由它觸發 — 沒有人力資源欄位、
 沒有離職日期，也沒有任何規則在盯著這兩件事。唯一會自己移除人的是</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">目錄同步</w:t>
@@ -110,51 +110,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">帳戶</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。交到一個人手上的東西 — 他的門禁卡、承辦商的長期通行證 — 都活得比
 帳戶更久，要分開收回。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">目錄會自己做的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在啟用了</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkeiusvzwbf_vgbwovu0x6">
+      <w:hyperlink w:history="1" r:id="rIdsfz_9iojlejtr1e_m8aac">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">從 Microsoft 365 同步人員</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 的情況下，由你的目錄決定誰存在。從目錄中被移除的人 — 或被移出同步群組的人 — 會在
 下一次同步時從 Offision 移除，不需要任何人動手。這就是那條自動的路徑，也是唯一的一條。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
@@ -348,51 +348,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">封鎖帳戶不等於移除帳戶</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這個分別會讓人在資安審查時吃虧，所以明白說出來：**在 Microsoft 365 封鎖登入，並不會
 把人從 Offision 移除。**被封鎖的帳戶仍然在目錄裡，因此仍然會出現在同步中，在 Offision
 這邊依然是有效的使用者。只有在 Microsoft 365 刪除該帳戶，這邊才會跟著移除。若是
 內部部署的 Active Directory 連線，則可以設定成把停用的帳戶視同不存在，這時停用就足夠
 了 — 你屬於哪一種，取決於那條連線當初怎麼設定。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">若完全沒有同步，移除就是人的工作 —
 請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlyen_zjaohgzvivyuud1r">
+      <w:hyperlink w:history="1" r:id="rIdtpysnusycfsy24gbdxf2w">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">移除已經離職的人</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">讓人意外的是那張卡</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">門禁卡是一組在讀卡機前指認某個人的號碼，它不會跟著帳戶走：</w:t>
@@ -438,89 +438,89 @@
       <w:r>
         <w:t xml:space="preserve">他之後，號碼再也解析不到任何人，卡因此安靜下來 — 但號碼並沒有被釋出，
 在被清除之前仍然在整個帳戶中被佔用。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">在他的紀錄上清空卡號欄位</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，才是真正收回那張卡的動作。請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtt7lb0vyhqtoz6xehl-lf">
+      <w:hyperlink w:history="1" r:id="rIdzmrv1-_eqc7cyg7scljq1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">卡號會在哪裡被讀取，拍一下又會發生什麼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">承辦商的通行證是另一件事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdfroucge1rfece1pjm3lag">
+      <w:hyperlink w:history="1" r:id="rIdsaww4yleipgeouf0mlp6z">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">長期通行證</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">是針對一個電子郵件
 地址發出的，不是針對員工帳戶，所以上面每一件事都碰不到它。合作結束時請把通行證停用 —
 通常是整批停用，因為一份合約結束本來就是那個形狀 — 或者在發出時就設好期限，讓它自己
 結束。請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdocvnopectkvtudoulpgjq">
+      <w:hyperlink w:history="1" r:id="rIda3lsqdzkfzvtrzrsr7cfi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">停用不該再使用的長期通行證</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">門不是 Offision 關得上的:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Offision 從不把卡號送到門禁控制器。一張卡能開實體門，是因為貴公司的門禁系統認得它，
@@ -962,51 +962,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdsbkyvf-ir00tgqk1oxl0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/faq/can-access-be-revoked-when-somebody-leaves/" TargetMode="External"/><Relationship Id="rIdkeiusvzwbf_vgbwovu0x6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/integrations/sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdlyen_zjaohgzvivyuud1r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/directory/remove-someone-who-has-left/" TargetMode="External"/><Relationship Id="rIdtt7lb0vyhqtoz6xehl-lf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/directory/where-a-card-number-is-read/" TargetMode="External"/><Relationship Id="rIdfroucge1rfece1pjm3lag" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/visiting/give-a-contractor-a-long-term-badge/" TargetMode="External"/><Relationship Id="rIdocvnopectkvtudoulpgjq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/visiting/end-a-long-term-badge/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdoe6dg88ph5drhjo7pf6g9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/faq/can-access-be-revoked-when-somebody-leaves/" TargetMode="External"/><Relationship Id="rIdsfz_9iojlejtr1e_m8aac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/integrations/sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdtpysnusycfsy24gbdxf2w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/directory/remove-someone-who-has-left/" TargetMode="External"/><Relationship Id="rIdzmrv1-_eqc7cyg7scljq1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/directory/where-a-card-number-is-read/" TargetMode="External"/><Relationship Id="rIdsaww4yleipgeouf0mlp6z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/visiting/give-a-contractor-a-long-term-badge/" TargetMode="External"/><Relationship Id="rIda3lsqdzkfzvtrzrsr7cfi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/visiting/end-a-long-term-badge/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>離職時可以自動撤銷存取權與已發出的通行證嗎？</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>