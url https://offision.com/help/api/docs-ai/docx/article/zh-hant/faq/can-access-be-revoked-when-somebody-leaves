--- v1 (2026-10-18)
+++ v2 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdoe6dg88ph5drhjo7pf6g9">
+      <w:hyperlink w:history="1" r:id="rIdtsktv4lvhhky6tcsk6lo2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/faq/can-access-be-revoked-when-somebody-leaves/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">部分可以。Offision 不保存在職狀態，也完全沒有任何機制由它觸發 — 沒有人力資源欄位、
 沒有離職日期，也沒有任何規則在盯著這兩件事。唯一會自己移除人的是</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">目錄同步</w:t>
@@ -110,51 +110,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">帳戶</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">。交到一個人手上的東西 — 他的門禁卡、承辦商的長期通行證 — 都活得比
 帳戶更久，要分開收回。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">目錄會自己做的事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">在啟用了</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsfz_9iojlejtr1e_m8aac">
+      <w:hyperlink w:history="1" r:id="rIdjtntwkuw2yv5nxrbikjt1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">從 Microsoft 365 同步人員</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 的情況下，由你的目錄決定誰存在。從目錄中被移除的人 — 或被移出同步群組的人 — 會在
 下一次同步時從 Offision 移除，不需要任何人動手。這就是那條自動的路徑，也是唯一的一條。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
@@ -348,51 +348,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">封鎖帳戶不等於移除帳戶</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這個分別會讓人在資安審查時吃虧，所以明白說出來：**在 Microsoft 365 封鎖登入，並不會
 把人從 Offision 移除。**被封鎖的帳戶仍然在目錄裡，因此仍然會出現在同步中，在 Offision
 這邊依然是有效的使用者。只有在 Microsoft 365 刪除該帳戶，這邊才會跟著移除。若是
 內部部署的 Active Directory 連線，則可以設定成把停用的帳戶視同不存在，這時停用就足夠
 了 — 你屬於哪一種，取決於那條連線當初怎麼設定。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">若完全沒有同步，移除就是人的工作 —
 請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtpysnusycfsy24gbdxf2w">
+      <w:hyperlink w:history="1" r:id="rIdwepj5waqbwwafit8wtyj2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">移除已經離職的人</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">讓人意外的是那張卡</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">門禁卡是一組在讀卡機前指認某個人的號碼，它不會跟著帳戶走：</w:t>
@@ -438,89 +438,89 @@
       <w:r>
         <w:t xml:space="preserve">他之後，號碼再也解析不到任何人，卡因此安靜下來 — 但號碼並沒有被釋出，
 在被清除之前仍然在整個帳戶中被佔用。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">在他的紀錄上清空卡號欄位</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，才是真正收回那張卡的動作。請參閱
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzmrv1-_eqc7cyg7scljq1">
+      <w:hyperlink w:history="1" r:id="rIdhkprl3exvxszgvuxnrlgu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">卡號會在哪裡被讀取，拍一下又會發生什麼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">承辦商的通行證是另一件事</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdsaww4yleipgeouf0mlp6z">
+      <w:hyperlink w:history="1" r:id="rIdm7jnkc-5egll5gcbjuskm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">長期通行證</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">是針對一個電子郵件
 地址發出的，不是針對員工帳戶，所以上面每一件事都碰不到它。合作結束時請把通行證停用 —
 通常是整批停用，因為一份合約結束本來就是那個形狀 — 或者在發出時就設好期限，讓它自己
 結束。請參閱</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIda3lsqdzkfzvtrzrsr7cfi">
+      <w:hyperlink w:history="1" r:id="rIdlwu-3pqezvlzg_wq8elj4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">停用不該再使用的長期通行證</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">門不是 Offision 關得上的:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Offision 從不把卡號送到門禁控制器。一張卡能開實體門，是因為貴公司的門禁系統認得它，
@@ -962,51 +962,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdoe6dg88ph5drhjo7pf6g9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/faq/can-access-be-revoked-when-somebody-leaves/" TargetMode="External"/><Relationship Id="rIdsfz_9iojlejtr1e_m8aac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/integrations/sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdtpysnusycfsy24gbdxf2w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/directory/remove-someone-who-has-left/" TargetMode="External"/><Relationship Id="rIdzmrv1-_eqc7cyg7scljq1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/directory/where-a-card-number-is-read/" TargetMode="External"/><Relationship Id="rIdsaww4yleipgeouf0mlp6z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/visiting/give-a-contractor-a-long-term-badge/" TargetMode="External"/><Relationship Id="rIda3lsqdzkfzvtrzrsr7cfi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/visiting/end-a-long-term-badge/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdtsktv4lvhhky6tcsk6lo2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/faq/can-access-be-revoked-when-somebody-leaves/" TargetMode="External"/><Relationship Id="rIdjtntwkuw2yv5nxrbikjt1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/integrations/sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdwepj5waqbwwafit8wtyj2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/directory/remove-someone-who-has-left/" TargetMode="External"/><Relationship Id="rIdhkprl3exvxszgvuxnrlgu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/directory/where-a-card-number-is-read/" TargetMode="External"/><Relationship Id="rIdm7jnkc-5egll5gcbjuskm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/visiting/give-a-contractor-a-long-term-badge/" TargetMode="External"/><Relationship Id="rIdlwu-3pqezvlzg_wq8elj4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/visiting/end-a-long-term-badge/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>離職時可以自動撤銷存取權與已發出的通行證嗎？</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>