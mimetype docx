--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision 的活動如何運作</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">什麼是活動、它與預約有何不同、它會經過的五種狀態，以及為什麼「發布」 是唯一會讓事情真正開始的狀態。</w:t>
+        <w:t xml:space="preserve">什麼是活動、它與預約有何不同、它會經過的五種狀態，以及為什麼「發布」是唯一會讓事情真正開始的狀態。也說明一次性的活動 — 研討會、快閃活動 — 怎麼建立、事後怎麼清理：沒有臨時環境這回事，活動只會被建立、關閉或刪除。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-27</w:t>
+        <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdy0lh7uz0p0wh6iwteon0h">
+      <w:hyperlink w:history="1" r:id="rIdoeflh9rgpxr_qzgliy_ji">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/events/how-events-work/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">預約為你指名的人保留一間會議室。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">活動</w:t>
       </w:r>
@@ -362,135 +362,249 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這會讓人意外，而這是刻意的：活動有它的負責人，主控台不會安靜地繞過他們動手。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → activity/activity (活動清單)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">這裡不決定什麼</w:t>
+        <w:t xml:space="preserve">一次性的活動，以及事後清理</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">辦一場研討會或快閃活動，不需要先架一個臨時環境、事後再拆掉，也沒有這種東西：活動本身就是一個容器。它的報名、點名、區段、提醒與公開頁面全都掛在那一筆活動紀錄上，所以「設置」就是建立活動，「清理」就是活動結束後對那筆紀錄做的事。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t xml:space="preserve">關閉</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 是一般的結束。活動會移進所有人的過去活動，它的報名與出席紀錄仍然可以查看，帳戶裡的其他東西都不會被動到。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">刪除</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 會永久移除活動和它的報名 — 真正意義上的「把資料移除」— 由 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">活動管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 在活動清單上執行。沒有復原。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">活動媒體是共用的。</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 橫幅與圖片是跨活動共用的媒體庫，刪掉一個檔案，就會從每一場用過它的活動裡消失。除非沒有別的活動在用，否則請刪活動，不要刪它的圖片。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">活動保留的會議室會被歸還。</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 活動被刪除或它的地點被移除時，那筆預約不會留下來。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">帳戶裡的其他部分不屬於活動，也不會跟著它一起清理：一棟大樓、一間會議室、一個臨時加的報名表單欄位、一個為工作人員建立的使用者群組，都會留到有人手動移除為止。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">這裡不決定什麼</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">誰可以建立活動。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 那是一項權限加上一個授權席次，逐人設定 — 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwpsfcyd8m-pr4yyfztae0">
+      <w:hyperlink w:history="1" r:id="rIdnt2bbdadm4qv_5ugtbek2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">讓某人可以建立活動</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">誰可以報名。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 每一場活動都對內部與外部分別開放，兩邊都沒開的活動對誰都是隱形的。那是</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1pwj9o8xthyprrt1twc51">
+      <w:hyperlink w:history="1" r:id="rIdyhaiydr8aav5nbiofdd8b">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">內部活動與外部活動</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">要向報名者問什麼。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 報名表單由執行活動的人逐場建立，寫在</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7us5kdqtyfpqzaljpckek">
+      <w:hyperlink w:history="1" r:id="rId6folwq9w2f8ooo-k1zenf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">使用者指南</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -915,51 +1029,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdy0lh7uz0p0wh6iwteon0h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/events/how-events-work/" TargetMode="External"/><Relationship Id="rIdwpsfcyd8m-pr4yyfztae0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/events/let-somebody-create-events/" TargetMode="External"/><Relationship Id="rId1pwj9o8xthyprrt1twc51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/events/internal-and-external-events/" TargetMode="External"/><Relationship Id="rId7us5kdqtyfpqzaljpckek" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/user-guide/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/61729a0fb925579c0162dadbc4b0303b55f3f942.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdoeflh9rgpxr_qzgliy_ji" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/events/how-events-work/" TargetMode="External"/><Relationship Id="rIdnt2bbdadm4qv_5ugtbek2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/events/let-somebody-create-events/" TargetMode="External"/><Relationship Id="rIdyhaiydr8aav5nbiofdd8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/events/internal-and-external-events/" TargetMode="External"/><Relationship Id="rId6folwq9w2f8ooo-k1zenf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/user-guide/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/61729a0fb925579c0162dadbc4b0303b55f3f942.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Offision 的活動如何運作</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>