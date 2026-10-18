--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdoeflh9rgpxr_qzgliy_ji">
+      <w:hyperlink w:history="1" r:id="rId2d40gfj3wknhq-x8wwbuu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/events/how-events-work/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">預約為你指名的人保留一間會議室。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">活動</w:t>
       </w:r>
@@ -498,113 +498,113 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這裡不決定什麼</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">誰可以建立活動。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 那是一項權限加上一個授權席次，逐人設定 — 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnt2bbdadm4qv_5ugtbek2">
+      <w:hyperlink w:history="1" r:id="rId8mamkuywweksrajn6g-0a">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">讓某人可以建立活動</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">誰可以報名。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 每一場活動都對內部與外部分別開放，兩邊都沒開的活動對誰都是隱形的。那是</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyhaiydr8aav5nbiofdd8b">
+      <w:hyperlink w:history="1" r:id="rIdetpooyjrn87d6pxbxmvd9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">內部活動與外部活動</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">要向報名者問什麼。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 報名表單由執行活動的人逐場建立，寫在</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6folwq9w2f8ooo-k1zenf">
+      <w:hyperlink w:history="1" r:id="rId3m4ublascom4rvtaoilpc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">使用者指南</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1029,51 +1029,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdoeflh9rgpxr_qzgliy_ji" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/events/how-events-work/" TargetMode="External"/><Relationship Id="rIdnt2bbdadm4qv_5ugtbek2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/events/let-somebody-create-events/" TargetMode="External"/><Relationship Id="rIdyhaiydr8aav5nbiofdd8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/events/internal-and-external-events/" TargetMode="External"/><Relationship Id="rId6folwq9w2f8ooo-k1zenf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/user-guide/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/61729a0fb925579c0162dadbc4b0303b55f3f942.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId2d40gfj3wknhq-x8wwbuu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/events/how-events-work/" TargetMode="External"/><Relationship Id="rId8mamkuywweksrajn6g-0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/events/let-somebody-create-events/" TargetMode="External"/><Relationship Id="rIdetpooyjrn87d6pxbxmvd9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/events/internal-and-external-events/" TargetMode="External"/><Relationship Id="rId3m4ublascom4rvtaoilpc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/user-guide/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6810a0f59d84744fadb09c80e07437beeaa2ff39.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Offision 的活動如何運作</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>