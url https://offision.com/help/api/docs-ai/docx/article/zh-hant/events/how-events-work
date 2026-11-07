--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2d40gfj3wknhq-x8wwbuu">
+      <w:hyperlink w:history="1" r:id="rIdcahh5ksxbbuafmss7mkw3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/events/how-events-work/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">預約為你指名的人保留一間會議室。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">活動</w:t>
       </w:r>
@@ -498,113 +498,113 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這裡不決定什麼</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">誰可以建立活動。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 那是一項權限加上一個授權席次，逐人設定 — 見</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8mamkuywweksrajn6g-0a">
+      <w:hyperlink w:history="1" r:id="rIdqgwgvxe8soeh91zky2tql">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">讓某人可以建立活動</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">誰可以報名。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 每一場活動都對內部與外部分別開放，兩邊都沒開的活動對誰都是隱形的。那是</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdetpooyjrn87d6pxbxmvd9">
+      <w:hyperlink w:history="1" r:id="rIdompt83megs0_wd9mb0vsh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">內部活動與外部活動</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">要向報名者問什麼。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 報名表單由執行活動的人逐場建立，寫在</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3m4ublascom4rvtaoilpc">
+      <w:hyperlink w:history="1" r:id="rIdspv7qu3nik9rscwjl3dni">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">使用者指南</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1029,51 +1029,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId2d40gfj3wknhq-x8wwbuu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/events/how-events-work/" TargetMode="External"/><Relationship Id="rId8mamkuywweksrajn6g-0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/events/let-somebody-create-events/" TargetMode="External"/><Relationship Id="rIdetpooyjrn87d6pxbxmvd9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/events/internal-and-external-events/" TargetMode="External"/><Relationship Id="rId3m4ublascom4rvtaoilpc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/user-guide/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6810a0f59d84744fadb09c80e07437beeaa2ff39.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdcahh5ksxbbuafmss7mkw3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/events/how-events-work/" TargetMode="External"/><Relationship Id="rIdqgwgvxe8soeh91zky2tql" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/events/let-somebody-create-events/" TargetMode="External"/><Relationship Id="rIdompt83megs0_wd9mb0vsh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/events/internal-and-external-events/" TargetMode="External"/><Relationship Id="rIdspv7qu3nik9rscwjl3dni" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/user-guide/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6810a0f59d84744fadb09c80e07437beeaa2ff39.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Offision 的活動如何運作</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>