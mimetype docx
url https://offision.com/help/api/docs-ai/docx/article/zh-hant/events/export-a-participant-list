--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -42,98 +42,116 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">為餐飲、櫃檯或證件列印把名單取出來 — 以及哪些欄位對哪一半的賓客會是空的。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-27</w:t>
+        <w:t xml:space="preserve">2026-09-12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgcf-oijouzlbnbd8zbk1p">
+      <w:hyperlink w:history="1" r:id="rIdorsslfjjexe-kjbyhjxkf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/events/export-a-participant-list/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">匯出參加者</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> 會把你正在看的這份清單變成一個檔案。篩選會先生效，所以在匯出之前先縮小範圍，才是拿到你真正想要的檔案、而不是整間公司名單的方法。</w:t>
+        <w:t xml:space="preserve"> 會把你正在看的這份清單變成一個檔案。篩選會先生效，所以在匯出之前先把它設好，才是拿到你真正想要的檔案、而不是整間公司名單的方法。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">它在 app 裡、活動自己的報名名單上。管理主控台的 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">參加者</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 頁看起來很像是它該在的地方，其實不是 — 那一頁是用來瀏覽全公司的報名紀錄的，而且不能匯出。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Where in Offision: admin app → activity/participants (活動參加者)</w:t>
+        <w:t xml:space="preserve">Where in Offision: admin app → activity/activity (活動清單)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4352925"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="event-participants-export-zh-hant" descr="匯出在活動報名名單右上角的「…」裡。" title="匯出在活動報名名單右上角的「…」裡。"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -156,132 +174,414 @@
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">匯出在活動報名名單右上角的「…」裡。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">那裡面有兩項，你要的是下面那一項。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="2447925"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="event-participants-export-menu-zh-hant" descr="匯入參加者，以及匯出參加者。" title="匯入參加者，以及匯出參加者。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="2447925"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">匯入參加者，以及匯出參加者。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">先篩選，再匯出</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">在這裡最重要的兩個篩選器是 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">。餐飲廠商要的是一場活動的所有人；等著接待賓客的櫃檯要的是外部那一半；而完全沒收到確認電郵的那群人，是內部加上自行報名。</w:t>
+        <w:t xml:space="preserve">清單上方有兩顆篩選鈕。</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">狀態</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 管的是出席 — 等待發送邀請、已發送邀請、已出席、未出席、邀請已取消 — 而 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">報名</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 把自行報名的人和協調人邀請的人分開。用哪一個縮小範圍，檔案就跟著。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">想要一份出席紀錄，就是 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">狀態 → 已出席</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">：檔案裡就只有真正到場的人，連同他們被掃描的時間。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="2647950" cy="3124200"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="event-participants-status-filter-zh-hant" descr="檔案可以篩到的五種狀態。" title="檔案可以篩到的五種狀態。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2647950" cy="3124200"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">檔案可以篩到的五種狀態。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">畫面上的清單不會重畫:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">
+按下篩選鈕會標起來，但後面那幾列還是原樣。匯出仍然會按你設的走 — 請看檔案，不是看清單。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">這份清單唯一沒有提供的切法是內部與外部。每一列都掛著那顆標籤，但沒有對應的篩選器，所以只要外賓的檔案，就先把整場活動匯出，再把同事那幾列刪掉。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">檔案裡有什麼</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">姓名、電郵與狀態，加上任何被掃描過的人的 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">簽到時間</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">，以及外部報名會蒐集的欄位：稱謂、部門、電話、飲食需求、無障礙需求與緊急聯絡人。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">同事那幾列有一半的欄位是空的:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 那些額外欄位只存在於外部那一側 — 同事從來不會被問到公司或飲食需求，所以每一列內部資料在那些格子裡都是空的。從一場混合活動做出來的餐飲名單，缺的正好是替你工作的那些人。這是資料本身，不是匯出的問題。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">如果你需要每一個人的飲食需求，就用活動上的自訂欄位去問 — 它可以對兩種對象都設為必填。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">不匯出也能看簽到時間</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">管理主控台的 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">參加者</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 頁用另一個名字帶著同一個值：預設隱藏的 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">出席日期</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 欄。從 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">排序 / 欄位</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 把它打開，那份清單就會在畫面上、跨所有活動地回答報名與出席 — 而那通常就是當初想要那個檔案的全部理由。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="2867025"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="event-participants-attend-date-zh-hant" descr="出席日期就是檔案裡的簽到時間，在主控台的名字。" title="出席日期就是檔案裡的簽到時間，在主控台的名字。"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="2867025"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">出席日期就是檔案裡的簽到時間，在主控台的名字。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">匯出不包含什麼</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">關於活動本身的任何東西</w:t>
@@ -321,51 +621,61 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">他們的電子錢包通行證。</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> QR 碼無法匯出，也不需要 — 簽到讀的是他們手機上的通行證。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">確認成功</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">打開檔案，把列數和匯出前頁面上顯示的數字對一下。如果不一樣，表示還有一個你忘記的篩選器仍然生效 — 那通常正是你的本意，但在送給餐飲廠商之前值得確認一下。</w:t>
+        <w:t xml:space="preserve">打開檔案，看 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">狀態</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 那一欄。如果少了誰，表示還有一顆你忘記的篩選鈕仍然設著 — 那通常正是你的本意，但在送給餐飲廠商之前值得確認一下。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -781,51 +1091,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdgcf-oijouzlbnbd8zbk1p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/events/export-a-participant-list/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/06fe8192ce2f0a5c9dddcda4a791de72967d5123.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdorsslfjjexe-kjbyhjxkf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/events/export-a-participant-list/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/24fcdd7f8d33097e4c81e05747af8eaf7a612cba.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/01dbf178a22f232d8d8875b52600e1a2cc1ae26b.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/31e581bfd66cda37d7d20fffd60744cdc21525cb.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7dd16e39fb6df6b45bce54b4162648ae7d101161.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>匯出參加者清單</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>