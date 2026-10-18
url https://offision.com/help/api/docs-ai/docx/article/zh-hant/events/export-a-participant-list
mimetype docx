--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdorsslfjjexe-kjbyhjxkf">
+      <w:hyperlink w:history="1" r:id="rId_5ng95qhm1fq0xzazufxf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/events/export-a-participant-list/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">匯出參加者</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 會把你正在看的這份清單變成一個檔案。篩選會先生效，所以在匯出之前先把它設好，才是拿到你真正想要的檔案、而不是整間公司名單的方法。</w:t>
       </w:r>
@@ -1091,51 +1091,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdorsslfjjexe-kjbyhjxkf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/events/export-a-participant-list/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/24fcdd7f8d33097e4c81e05747af8eaf7a612cba.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/01dbf178a22f232d8d8875b52600e1a2cc1ae26b.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/31e581bfd66cda37d7d20fffd60744cdc21525cb.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7dd16e39fb6df6b45bce54b4162648ae7d101161.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId_5ng95qhm1fq0xzazufxf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/events/export-a-participant-list/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9bad951d8f4eda7714c22c4b07e0a43946a5d24e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1cf32b050f153bdb1d22cdf86b46df050469e946.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9b8476564597c7926adfc2b645cdaf341dd4e011.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/876dc9e3b4070c696771171ead6ced1859f18d6b.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>匯出參加者清單</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>