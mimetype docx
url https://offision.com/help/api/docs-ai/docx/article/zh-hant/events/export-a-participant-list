--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_5ng95qhm1fq0xzazufxf">
+      <w:hyperlink w:history="1" r:id="rIdwzwtj5ztibtj81c0sqc0f">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/events/export-a-participant-list/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">匯出參加者</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 會把你正在看的這份清單變成一個檔案。篩選會先生效，所以在匯出之前先把它設好，才是拿到你真正想要的檔案、而不是整間公司名單的方法。</w:t>
       </w:r>
@@ -1091,51 +1091,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId_5ng95qhm1fq0xzazufxf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/events/export-a-participant-list/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9bad951d8f4eda7714c22c4b07e0a43946a5d24e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1cf32b050f153bdb1d22cdf86b46df050469e946.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9b8476564597c7926adfc2b645cdaf341dd4e011.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/876dc9e3b4070c696771171ead6ced1859f18d6b.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdwzwtj5ztibtj81c0sqc0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/events/export-a-participant-list/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9bad951d8f4eda7714c22c4b07e0a43946a5d24e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1cf32b050f153bdb1d22cdf86b46df050469e946.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9b8476564597c7926adfc2b645cdaf341dd4e011.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/876dc9e3b4070c696771171ead6ced1859f18d6b.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>匯出參加者清單</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>