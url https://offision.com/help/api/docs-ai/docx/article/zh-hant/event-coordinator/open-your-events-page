--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">打開你的活動頁面</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">你在哪裡建立活動、它和大家用來參加活動的頁面有什麼不同，以及在它出現之前你的 帳戶需要哪兩樣東西。</w:t>
+        <w:t xml:space="preserve">你在哪裡建立活動、它和大家用來參加活動的頁面有什麼不同，以及在它出現之前你的帳戶需要哪兩樣東西。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvbicdyjxjaztpoeklyxfi">
+      <w:hyperlink w:history="1" r:id="rIdj1bxdfngrhmxnxw0bnsol">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/event-coordinator/open-your-events-page/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">執行一場活動是在應用程式裡進行的，不是在管理主控台。在 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">活動</w:t>
       </w:r>
@@ -300,160 +300,160 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這也表示：一場活動從你的清單上消失，通常代表有人把你移出了它的團隊，而不是那場活動被刪掉了。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">事情發生的順序</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdfv7ld2f4tixzqrj3kecuf">
+      <w:hyperlink w:history="1" r:id="rIdy20hri3l2mahcr7uhu-t8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">建立一場活動</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> — 類型、類別與名稱。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdut22-dy5rvw7tov0vefzi">
+      <w:hyperlink w:history="1" r:id="rIdrhgxh2a-n1qkt3atvn2tf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">設定時間與地點</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">，接著</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdykhujb2m46-soqetbi6e-">
+      <w:hyperlink w:history="1" r:id="rIdr9tsusb7q5o0ikxxoltgx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">填寫細節</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">決定</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxbkk7dws9lvmcfj4ix0tu">
+      <w:hyperlink w:history="1" r:id="rIdrioyddozwlwngaji_tkqy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">你的活動對誰開放</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdej5agvhhcucvjst6ch1nn">
+      <w:hyperlink w:history="1" r:id="rIdavlixp2xeurf3dsfd6ihv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">發布它</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> — 在那之前沒有人看得到。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdl9821thbyxcohlcnmteuc">
+      <w:hyperlink w:history="1" r:id="rIdzedjvqcrlvlqrdne_tjeg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">邀請人</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">，並在當天</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIde5ifx32w2r6u2zdqa1oji">
+      <w:hyperlink w:history="1" r:id="rIdgvtvyxa2ge5oerzx5u9pv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在門口替他們簽到</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -884,51 +884,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdvbicdyjxjaztpoeklyxfi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/event-coordinator/open-your-events-page/" TargetMode="External"/><Relationship Id="rIdfv7ld2f4tixzqrj3kecuf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/event-coordinator/create-an-event/" TargetMode="External"/><Relationship Id="rIdut22-dy5rvw7tov0vefzi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/event-coordinator/set-when-and-where-it-happens/" TargetMode="External"/><Relationship Id="rIdykhujb2m46-soqetbi6e-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/event-coordinator/fill-in-the-event-details/" TargetMode="External"/><Relationship Id="rIdxbkk7dws9lvmcfj4ix0tu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/event-coordinator/who-your-event-is-open-to/" TargetMode="External"/><Relationship Id="rIdej5agvhhcucvjst6ch1nn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/event-coordinator/publish-pause-close-or-cancel/" TargetMode="External"/><Relationship Id="rIdl9821thbyxcohlcnmteuc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/event-coordinator/invite-people-and-see-whos-coming/" TargetMode="External"/><Relationship Id="rIde5ifx32w2r6u2zdqa1oji" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/event-coordinator/check-people-in-at-the-door/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/71429510092ae2ffc380a836877d710a3ec7b436.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdj1bxdfngrhmxnxw0bnsol" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/event-coordinator/open-your-events-page/" TargetMode="External"/><Relationship Id="rIdy20hri3l2mahcr7uhu-t8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/event-coordinator/create-an-event/" TargetMode="External"/><Relationship Id="rIdrhgxh2a-n1qkt3atvn2tf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/event-coordinator/set-when-and-where-it-happens/" TargetMode="External"/><Relationship Id="rIdr9tsusb7q5o0ikxxoltgx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/event-coordinator/fill-in-the-event-details/" TargetMode="External"/><Relationship Id="rIdrioyddozwlwngaji_tkqy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/event-coordinator/who-your-event-is-open-to/" TargetMode="External"/><Relationship Id="rIdavlixp2xeurf3dsfd6ihv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/event-coordinator/publish-pause-close-or-cancel/" TargetMode="External"/><Relationship Id="rIdzedjvqcrlvlqrdne_tjeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/event-coordinator/invite-people-and-see-whos-coming/" TargetMode="External"/><Relationship Id="rIdgvtvyxa2ge5oerzx5u9pv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/event-coordinator/check-people-in-at-the-door/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/71429510092ae2ffc380a836877d710a3ec7b436.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>打開你的活動頁面</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>