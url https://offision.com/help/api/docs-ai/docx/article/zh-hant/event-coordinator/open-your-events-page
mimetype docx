--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdj1bxdfngrhmxnxw0bnsol">
+      <w:hyperlink w:history="1" r:id="rIdbhfxneg91_s7mcgg0yw82">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/event-coordinator/open-your-events-page/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">執行一場活動是在應用程式裡進行的，不是在管理主控台。在 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">活動</w:t>
       </w:r>
@@ -300,160 +300,160 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">這也表示：一場活動從你的清單上消失，通常代表有人把你移出了它的團隊，而不是那場活動被刪掉了。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">事情發生的順序</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdy20hri3l2mahcr7uhu-t8">
+      <w:hyperlink w:history="1" r:id="rIdgwvfeb1zrdk_iycp2ypct">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">建立一場活動</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> — 類型、類別與名稱。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdrhgxh2a-n1qkt3atvn2tf">
+      <w:hyperlink w:history="1" r:id="rIdok9uxvj_amedq99gadgvq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">設定時間與地點</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">，接著</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdr9tsusb7q5o0ikxxoltgx">
+      <w:hyperlink w:history="1" r:id="rIdsuhbtmrkuk1hwzzi6lpyy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">填寫細節</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">決定</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrioyddozwlwngaji_tkqy">
+      <w:hyperlink w:history="1" r:id="rId9cmbu7x2f9rlzqx7h_jpm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">你的活動對誰開放</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdavlixp2xeurf3dsfd6ihv">
+      <w:hyperlink w:history="1" r:id="rId7dwdn51rr0fbsev0tjg4c">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">發布它</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> — 在那之前沒有人看得到。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdzedjvqcrlvlqrdne_tjeg">
+      <w:hyperlink w:history="1" r:id="rIde7ly-srajwjs6qeemzrpc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">邀請人</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">，並在當天</w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgvtvyxa2ge5oerzx5u9pv">
+      <w:hyperlink w:history="1" r:id="rIdjklni2b3_5-q0fyttwizq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">在門口替他們簽到</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -884,51 +884,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdj1bxdfngrhmxnxw0bnsol" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/event-coordinator/open-your-events-page/" TargetMode="External"/><Relationship Id="rIdy20hri3l2mahcr7uhu-t8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/event-coordinator/create-an-event/" TargetMode="External"/><Relationship Id="rIdrhgxh2a-n1qkt3atvn2tf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/event-coordinator/set-when-and-where-it-happens/" TargetMode="External"/><Relationship Id="rIdr9tsusb7q5o0ikxxoltgx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/event-coordinator/fill-in-the-event-details/" TargetMode="External"/><Relationship Id="rIdrioyddozwlwngaji_tkqy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/event-coordinator/who-your-event-is-open-to/" TargetMode="External"/><Relationship Id="rIdavlixp2xeurf3dsfd6ihv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/event-coordinator/publish-pause-close-or-cancel/" TargetMode="External"/><Relationship Id="rIdzedjvqcrlvlqrdne_tjeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/event-coordinator/invite-people-and-see-whos-coming/" TargetMode="External"/><Relationship Id="rIdgvtvyxa2ge5oerzx5u9pv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/event-coordinator/check-people-in-at-the-door/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/71429510092ae2ffc380a836877d710a3ec7b436.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdbhfxneg91_s7mcgg0yw82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/event-coordinator/open-your-events-page/" TargetMode="External"/><Relationship Id="rIdgwvfeb1zrdk_iycp2ypct" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/event-coordinator/create-an-event/" TargetMode="External"/><Relationship Id="rIdok9uxvj_amedq99gadgvq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/event-coordinator/set-when-and-where-it-happens/" TargetMode="External"/><Relationship Id="rIdsuhbtmrkuk1hwzzi6lpyy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/event-coordinator/fill-in-the-event-details/" TargetMode="External"/><Relationship Id="rId9cmbu7x2f9rlzqx7h_jpm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/event-coordinator/who-your-event-is-open-to/" TargetMode="External"/><Relationship Id="rId7dwdn51rr0fbsev0tjg4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/event-coordinator/publish-pause-close-or-cancel/" TargetMode="External"/><Relationship Id="rIde7ly-srajwjs6qeemzrpc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/event-coordinator/invite-people-and-see-whos-coming/" TargetMode="External"/><Relationship Id="rIdjklni2b3_5-q0fyttwizq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/event-coordinator/check-people-in-at-the-door/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d2b58118eeded9be4d73d68772a4cbcd97a76b77.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>打開你的活動頁面</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>