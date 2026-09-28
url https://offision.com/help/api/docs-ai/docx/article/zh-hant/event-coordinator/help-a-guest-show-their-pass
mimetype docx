--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">協助參加者出示通行證</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">在門口帶著參加者操作他自己的手機：同事的票券放在哪裡、為什麼公司外的來賓根本沒有 應用程式，以及兩者都拿不出代碼時該怎麼辦。</w:t>
+        <w:t xml:space="preserve">在門口帶著參加者操作他自己的手機：同事的票券放在哪裡、為什麼公司外的來賓根本沒有應用程式，以及兩者都拿不出代碼時該怎麼辦。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdscsxzs6v5allvzxujoeye">
+      <w:hyperlink w:history="1" r:id="rIduy4lnuxszc1phj9tainnc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/event-coordinator/help-a-guest-show-their-pass/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">排隊的人大多已經把代碼打開了。麻煩的是其餘那些站在你面前、還在手機上東翻西找的
 人。把他們帶到正確的畫面，比你做任何其他事都快。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -265,51 +265,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">我的活動。此處已遮蔽代碼；在對方畫面上，那就是你要掃描的那一組。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">參加者那一端的完整說明在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbekjvtvxvpbk-dv9q1ird">
+      <w:hyperlink w:history="1" r:id="rIds227rw72wqcnsoqtzvq_w">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">我的活動與你的 QR 碼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。
 同一個問題被問第二次時，把這篇傳給對方。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">外部來賓：他們的電子郵件</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -450,51 +450,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">報名已取消，以及名字確實不在名單上，都是主辦人的決定，不是你的。
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">仍要簽到</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 是為了主辦人開口的那一刻而存在——先問，不要自己決定。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">如果代碼確實掃到了卻讀不出來，那是另一個問題，見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId48zbopyymccwl7qjwfq-w">
+      <w:hyperlink w:history="1" r:id="rIdunwhr9rk49hy1_knazt7e">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">通行證在門口掃不到</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -925,51 +925,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdscsxzs6v5allvzxujoeye" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/event-coordinator/help-a-guest-show-their-pass/" TargetMode="External"/><Relationship Id="rIdbekjvtvxvpbk-dv9q1ird" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/user-guide/your-events-and-your-qr-code/" TargetMode="External"/><Relationship Id="rId48zbopyymccwl7qjwfq-w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/event-coordinator/a-pass-wont-scan-at-the-door/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/114ceacf1bc3a16606e8aff70c7b76e9e0a1b76c.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIduy4lnuxszc1phj9tainnc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/event-coordinator/help-a-guest-show-their-pass/" TargetMode="External"/><Relationship Id="rIds227rw72wqcnsoqtzvq_w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/user-guide/your-events-and-your-qr-code/" TargetMode="External"/><Relationship Id="rIdunwhr9rk49hy1_knazt7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/event-coordinator/a-pass-wont-scan-at-the-door/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/114ceacf1bc3a16606e8aff70c7b76e9e0a1b76c.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>協助參加者出示通行證</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>