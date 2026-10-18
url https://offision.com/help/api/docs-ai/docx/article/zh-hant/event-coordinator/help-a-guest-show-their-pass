--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduy4lnuxszc1phj9tainnc">
+      <w:hyperlink w:history="1" r:id="rIdjxigf3cr9j_w6ngi5a1b1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/zh-hant/event-coordinator/help-a-guest-show-their-pass/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">排隊的人大多已經把代碼打開了。麻煩的是其餘那些站在你面前、還在手機上東翻西找的
 人。把他們帶到正確的畫面，比你做任何其他事都快。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -265,51 +265,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">我的活動。此處已遮蔽代碼；在對方畫面上，那就是你要掃描的那一組。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">參加者那一端的完整說明在
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIds227rw72wqcnsoqtzvq_w">
+      <w:hyperlink w:history="1" r:id="rIdbqbaxhkj5nlk4t8df2bin">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">我的活動與你的 QR 碼</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。
 同一個問題被問第二次時，把這篇傳給對方。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">外部來賓：他們的電子郵件</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -450,51 +450,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">報名已取消，以及名字確實不在名單上，都是主辦人的決定，不是你的。
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">仍要簽到</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 是為了主辦人開口的那一刻而存在——先問，不要自己決定。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">如果代碼確實掃到了卻讀不出來，那是另一個問題，見
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdunwhr9rk49hy1_knazt7e">
+      <w:hyperlink w:history="1" r:id="rIdbocp0ourwdunoagjxnku8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">通行證在門口掃不到</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">。</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -925,51 +925,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIduy4lnuxszc1phj9tainnc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/event-coordinator/help-a-guest-show-their-pass/" TargetMode="External"/><Relationship Id="rIds227rw72wqcnsoqtzvq_w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/user-guide/your-events-and-your-qr-code/" TargetMode="External"/><Relationship Id="rIdunwhr9rk49hy1_knazt7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/event-coordinator/a-pass-wont-scan-at-the-door/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/114ceacf1bc3a16606e8aff70c7b76e9e0a1b76c.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdjxigf3cr9j_w6ngi5a1b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/zh-hant/event-coordinator/help-a-guest-show-their-pass/" TargetMode="External"/><Relationship Id="rIdbqbaxhkj5nlk4t8df2bin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/user-guide/your-events-and-your-qr-code/" TargetMode="External"/><Relationship Id="rIdbocp0ourwdunoagjxnku8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zh-hant/event-coordinator/a-pass-wont-scan-at-the-door/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4ff0a8b0a1d044dcc777cd9e6157c1970053754a.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>協助參加者出示通行證</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>